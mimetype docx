--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -250,295 +250,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population sequencing of cherry accessions unravels the evolution of Cerasus species and the selection of genetic characteristics in edible cherries</w:t>
+                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahui Lei</w:t>
+                <w:t xml:space="preserve">P Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songtao Jiu</w:t>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Xu</w:t>
+                <w:t xml:space="preserve">D Gennetay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baozheng Chen</w:t>
+                <w:t xml:space="preserve">C Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Dong</w:t>
+                <w:t xml:space="preserve">D Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Horticulture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43897-024-00120-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873966v1</w:t>
+                <w:t xml:space="preserve">hal-04856654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut tree as a source of progesterone for reproductive control in goats</w:t>
+                <w:t xml:space="preserve">Population sequencing of cherry accessions unravels the evolution of Cerasus species and the selection of genetic characteristics in edible cherries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chemineau</w:t>
+                <w:t xml:space="preserve">Yahui Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+                <w:t xml:space="preserve">Songtao Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Gennetay</w:t>
+                <w:t xml:space="preserve">Yan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Porte</w:t>
+                <w:t xml:space="preserve">Baozheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Chesneau</w:t>
+                <w:t xml:space="preserve">Xiao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.101392. </w:t>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43897-024-00120-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856654v1</w:t>
+                <w:t xml:space="preserve">hal-04873966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study dissects the genetic architecture of progesterone content in Persian walnut leaves (Juglans regia L.)</w:t>
               </w:r>
@@ -918,77 +918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome-scale genome assembly of Prunus pusilliflora provides novel insights into genome evolution, disease resistance, and dormancy release in Cerasus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songtao Jiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baozheng Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxin Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,278 +1314,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t>
+              <w:t xml:space="preserve">Italus Hortus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582995v1</w:t>
+                <w:t xml:space="preserve">hal-04667592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-informed breeding in sweet cherry: current advances and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Helena Zaracho-Echagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Lambelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italus Hortus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.14-37. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26353/j.itahort/2022.1.c2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667592v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Study Reveals Candidate Genes Involved in Fruit Trait Variation in Persian Walnut (Juglans regia L.)</w:t>
               </w:r>
@@ -2231,291 +2231,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of structure analyses and core collections for the management of walnut genetic resources</w:t>
+                <w:t xml:space="preserve">Association and linkage mapping to unravel genetic architecture of phenological traits and lateral bearing in Persian walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Marrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles A. Leslie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-020-01469-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-6616-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948538v1</w:t>
+                <w:t xml:space="preserve">hal-02624676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association and linkage mapping to unravel genetic architecture of phenological traits and lateral bearing in Persian walnut (&amp;lt;em&amp;gt;Juglans regia&amp;lt;/em&amp;gt; L.)</w:t>
+                <w:t xml:space="preserve">Comparison of structure analyses and core collections for the management of walnut genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annarita Marrano</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.203. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-6616-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-020-01469-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624676v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et sélection de matériel innovant du noyer - De la génomique à la sélection variétale</w:t>
               </w:r>
@@ -2620,567 +2620,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bud formation to flowering: transcriptomic state defines the cherry developmental phases of sweet cherry bud dormancy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Prunus&amp;lt;/em&amp;gt; genetics and applications after de novo genome sequencing: achievements and prospects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meixuezi Tong</w:t>
+                <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Eduardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Shan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/S12864-019-6348-Z⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-019-0140-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847691v1</w:t>
+                <w:t xml:space="preserve">hal-02622092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Prunus&amp;lt;/em&amp;gt; genetics and applications after de novo genome sequencing: achievements and prospects.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">From bud formation to flowering: transcriptomic state defines the cherry developmental phases of sweet cherry bud dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Eduardo</w:t>
+                <w:t xml:space="preserve">Meixuezi Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong Shan Gao</w:t>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.58. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41438-019-0140-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/S12864-019-6348-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02622092v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield potential definition of the chilling requirement reveals likely underestimation of the risk of climate change on winter chill accumulation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Darbyshire</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00484-018-1649-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625590v1</w:t>
+                <w:t xml:space="preserve">hal-02626113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walnut genetic resources of INRA: chronological phenotypic data and ontology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Durand</w:t>
+                <w:t xml:space="preserve">Yield potential definition of the chilling requirement reveals likely underestimation of the risk of climate change on winter chill accumulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pommier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebecca Darbyshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.662. </w:t>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (2), pp.183-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-019-4678-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00484-018-1649-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626113v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fruit firmness QTL identified on linkage group 4 in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt; L.) is associated with domesticated and bred germplasm.</w:t>
               </w:r>
@@ -4284,273 +4284,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique, une issue pour la cerise dans ce climat qui change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630124v1</w:t>
+                <w:t xml:space="preserve">hal-02640312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La génétique, une issue pour la cerise dans ce climat qui change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arboriculture Fruitière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 691, pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640312v1</w:t>
+                <w:t xml:space="preserve">hal-02630124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into fruit firmness and weight control in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,90 +4774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5316,399 +5316,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of iron chlorosis tolerance in Prunus rootstocks</w:t>
+                <w:t xml:space="preserve">Cell wall polysaccharide chemistry of peach genotypes with contrasted textures and other fruit traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Gonzalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Gogorcena</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Howad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-012-0474-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (26), pp.6594-6605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf301494j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645430v1</w:t>
+                <w:t xml:space="preserve">hal-02648936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the genetic determinism of two key phenological traits, flowering and maturity dates, in three Prunus species: peach, apricot and sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (5), pp.280-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2012.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall polysaccharide chemistry of peach genotypes with contrasted textures and other fruit traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analysis of iron chlorosis tolerance in Prunus rootstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+                <w:t xml:space="preserve">María José Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Howad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yolanda Gogorcena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (26), pp.6594-6605. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), pp.943-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf301494j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-012-0474-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648936v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaceae conserved orthologous sequences marker polymorphism in sweet cherry germplasm and construction of a SNP-based map</w:t>
               </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturating the Prunus (Stone fruits) genome with candidate genes for fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudald Illa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Eduardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6266,90 +6266,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and mapping of peach candidate genes involved in fruit quality and their transferability and potential use in other Rosaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6552,363 +6552,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of resistance to root-knot nematodes Meloidogyne spp. in plum, peach, almond, and apricot from various segregating interspecific Prunus progenies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic and fine genetic characterization of the D locus controlling fruit acidity in peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lafargue</w:t>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-008-0173-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (59), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668551v1</w:t>
+                <w:t xml:space="preserve">hal-02665198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and fine genetic characterization of the D locus controlling fruit acidity in peach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+                <w:t xml:space="preserve">La sélection assistée par marqueurs (SAM) chez les arbres fruitiers: une approche prometteuse au service de l’innovation variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Troadec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-9-59⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/51ce-f154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665198v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage map saturation, construction, and comparison in four populations of Prunus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6927,161 +6885,203 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.168-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection assistée par marqueurs (SAM) chez les arbres fruitiers: une approche prometteuse au service de l’innovation variétale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic dissection of resistance to root-knot nematodes Meloidogyne spp. in plum, peach, almond, and apricot from various segregating interspecific Prunus progenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger R. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-008-0173-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/51ce-f154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a second-generation genetic linkage map for peach [Prunus persica (L.) Batsch] and characterization of morphological traits affecting flower and fruit</w:t>
               </w:r>
@@ -7338,51 +7338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping with a few plants : using selective mapping for microsatellite saturation of the Prunus reference map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Howad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7582,286 +7582,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted selection for the wide-spectrum resistance to root-knot nematodes conferred by the Ma gene from Myrobolan plum (Prunus cerasifera) in interspecific Prunus material</w:t>
+                <w:t xml:space="preserve">Location of independent root-knot nematode resistance genes in plum and peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Lecouls</w:t>
+                <w:t xml:space="preserve">M. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+                <w:t xml:space="preserve">R. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Voisin</w:t>
+                <w:t xml:space="preserve">Claude Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108, pp.765-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1463-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679337v1</w:t>
+                <w:t xml:space="preserve">hal-02680316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping and marker-assisted selection in Rosaceae fruit crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic relationships between diploid and allotetraploid cherry species (Prunus avium, Prunus x gondouinii and Prunus cerasus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.631-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683602v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mapping and chromosome landing at the root-knot nematode resistance locus Ma from Myrobalan plum using a large-insert BAC DNA library</w:t>
               </w:r>
@@ -7987,294 +7995,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relationships between diploid and allotetraploid cherry species (Prunus avium, Prunus x gondouinii and Prunus cerasus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative mapping and marker-assisted selection in Rosaceae fruit crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Zanetto</w:t>
+                <w:t xml:space="preserve">Enrique Graziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. David</w:t>
+                <w:t xml:space="preserve">Tarek Joobeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laigret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesc Garriga-Calderé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (26), pp.9891-9896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0307937101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675163v1</w:t>
+                <w:t xml:space="preserve">hal-02683602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of independent root-knot nematode resistance genes in plum and peach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Claverie</w:t>
+                <w:t xml:space="preserve">Marker-assisted selection for the wide-spectrum resistance to root-knot nematodes conferred by the Ma gene from Myrobolan plum (Prunus cerasifera) in interspecific Prunus material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Lecouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Voisin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13, pp.113-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680316v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite genetic linkage maps of myrobolan plum and an almond-peach hybrid. Location of root-knot nematode resistance genes</w:t>
               </w:r>
@@ -8406,90 +8406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution map of the Ma gene for resistance to root-knot nematodes in Myrobolan plum (Prunus cerasifera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8656,51 +8656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrones de Prunus cerasifera resistentes a los nematodos agalladores (Meloydogine spp.) previenen del ataque de la bacteria Agrobacterium tumefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8708,51 +8708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruticultura Profesional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 136, pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8771,286 +8771,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of microsatellite markers in peach (Prunus persica (L.) Batsch) and their use in genetic diversity analysis in peach and sweet cherry (Prunus avium L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of six peach cDNAs encoding key proteins in organic acid metabolism and solute accumulation: involvement in regulating peach fruit acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Poizat</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114, pp.259-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140212.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678700v1</w:t>
+                <w:t xml:space="preserve">hal-02674641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of six peach cDNAs encoding key proteins in organic acid metabolism and solute accumulation: involvement in regulating peach fruit acidity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of microsatellite markers in peach (Prunus persica (L.) Batsch) and their use in genetic diversity analysis in peach and sweet cherry (Prunus avium L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">René Monet</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 105, pp.127-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140212.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02674641v1</w:t>
+                <w:t xml:space="preserve">hal-02678700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genetic stability in cryopreserved Prunus</w:t>
               </w:r>
@@ -9144,130 +9144,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of six peach cDNAs encoding key proteins in organic acid metabolism and solute accumulation: involvement in regulating peach fruit acidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Philippe Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 114 (2), pp.259-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140212.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348043v1</w:t>
@@ -9278,77 +9278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate genes and QTLs for sugar and organic acid content in peach (Prunus persica (L.) Batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9418,367 +9418,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of a cDNA encoding a metallothionein-like protein (accession no. AJ243532) expressed during peach fruit development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping QTLs controlling fruit quality in peach (Prunus persica (L.) Batsch)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Raymond</w:t>
+                <w:t xml:space="preserve">V. Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 98 (1), pp.18-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686535v1</w:t>
+                <w:t xml:space="preserve">hal-03348056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTLs controlling fruit quality in peach (Prunus persica (L.) Batsch)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of a cDNA encoding a metallothionein-like protein (accession no. AJ243532) expressed during peach fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Pronier</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 121 (1), pp.311</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03348056v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPD and SCAR markers linked to the Ma1 root-knot nematode resistance gene in Myrobalan plum (Prunus cerasifera Ehr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Lecouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9814,432 +9814,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a saturated linkage map for Prunus using an almond X peach F2 progeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DETECTION OF QTLS CONTROLLING PEACH FRUIT ACIDITY AND SWEETNESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Joobeur</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.T. Dettori</w:t>
+                <w:t xml:space="preserve">A. Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 465, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.1998.465.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689440v1</w:t>
+                <w:t xml:space="preserve">hal-03348061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic linkage map of peach (Prunus persica (L.) Batsch) using morphological and molecular markers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Construction of a saturated linkage map for Prunus using an almond X peach F2 progeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Joobeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Viruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. de Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Pronier</w:t>
+                <w:t xml:space="preserve">B. Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Parvery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Guye</w:t>
+                <w:t xml:space="preserve">M.T. Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 97 (5-6), pp.888-895. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1998, 97, pp.1034-1041</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02692229v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION OF QTLS CONTROLLING PEACH FRUIT ACIDITY AND SWEETNESS</w:t>
+                <w:t xml:space="preserve">Genetic linkage map of peach (Prunus persica (L.) Batsch) using morphological and molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97 (5-6), pp.888-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/actahortic.1998.465.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03348061v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic conformity analysis of in vitro grown Prunus Ferlenain shoots following cryopreservation</w:t>
               </w:r>
@@ -11368,286 +11368,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormonal control of dormancy in sweet cherry flower buds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association and Linkage Mapping of Walnut (Juglans regia L.) Phenological Traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annarita Marrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vimont Noémie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+                <w:t xml:space="preserve">Patrick J Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schwarzenberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Charles A Leslie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX International Horticultural Congress IHC2018: V International Symposium on Plant Genetic Resources and International Symposium on Applied Functional Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356259v1</w:t>
+                <w:t xml:space="preserve">hal-03358866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association and Linkage Mapping of Walnut (Juglans regia L.) Phenological Traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+                <w:t xml:space="preserve">Hormonal control of dormancy in sweet cherry flower buds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimont Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schwarzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles A Leslie</w:t>
+                <w:t xml:space="preserve">P. Wigge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome XXVIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXX International Horticultural Congress IHC2018: V International Symposium on Plant Genetic Resources and International Symposium on Applied Functional Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2018, Istanbul, Turkey. pp.543-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actaHortic.2020.1297.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358866v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French walnut improvement program: preliminary investigations</w:t>
               </w:r>
@@ -11763,51 +11763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12005,51 +12005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N H Zaracho Echagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12152,51 +12152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12398,51 +12398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12558,51 +12558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meixuezi Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB's Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Sevilla, Spain</w:t>
@@ -13096,425 +13096,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t>
+              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737108v1</w:t>
+                <w:t xml:space="preserve">hal-02733546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering peach QTLs with multiple progeny analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical analysis of trends in sweet cherry flowering data across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.77⟩</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Modelling in Fruit Research and Orchard Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Leuven, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1160.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737727v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses of chilling requirements and flowering date in sweet cherry, two key traits for breeding programs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+                <w:t xml:space="preserve">Discovering peach QTLs with multiple progeny analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Hernández Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc.A.M. Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Bologna, Italy. </w:t>
+              <w:t xml:space="preserve">, 2017, Bologne, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733546v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la sélection génomique au sein de croisements bi-parentaux d’espèces pérennes fruitières génotypés par séquençage : point d’étape du projet FruitSelGen</w:t>
               </w:r>
@@ -13714,722 +13714,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t>
+              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736847v1</w:t>
+                <w:t xml:space="preserve">hal-02737572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple cultivars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding sweet cherries at INRA-Bordeaux: from conventional techniques to marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Joly</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
+                <w:t xml:space="preserve">C. Pitiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EUCARPIA Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bologna, Italy. </w:t>
+              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Plasencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1172.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737572v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
+                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nabil Girollet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799763v1</w:t>
+                <w:t xml:space="preserve">hal-02793836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Siciedad Espanola de Ciencias., Jan 2016, Murcia, Spain</w:t>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793836v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flowering time response to temperature in sweet cherry across Europe: multi-cultivar and multi-environment analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity, linkage disequilibrium, population structure and construction of a core collection of Prunus avium L. landraces and bred cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Lerigoleur Balsemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">10. Jornadas de fruticultura de la SECH. FruitSECH 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Murcia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740156v1</w:t>
+                <w:t xml:space="preserve">hal-02799763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinism of Chilling and Heat Requirements and Flowering Date, Three Phenological Traits Highly Affected By Climate Change in Sweet Cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14510,51 +14510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14728,320 +14728,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Discovery of peach QTLs by using pedigree-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ramon Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van de Weg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bologne, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739364v1</w:t>
+                <w:t xml:space="preserve">hal-01210016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of peach QTLs by using pedigree-based analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniele Bassi</w:t>
+                <w:t xml:space="preserve">Etude et compréhension du déterminisme génétique et moléculaire de la floraison chez le cerisier doux (Prunus avium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bologne, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210016v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of trends in Sweet Cherry flowering data across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15256,77 +15256,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bologne, Italy</w:t>
@@ -15493,77 +15493,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome dynamics during dormancy in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15599,381 +15599,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de métabolites en relation avec l’état de dormance des bougeons floraux chez le cerisier doux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+                <w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743152v1</w:t>
+                <w:t xml:space="preserve">hal-02742464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic studies on a highly complex trait in Sweet Cherry: tolerance to rain-induced fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742464v1</w:t>
+                <w:t xml:space="preserve">hal-02744122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse statistique de données multisites de floraison pour le cerisier doux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Dynamique de métabolites en relation avec l’état de dormance des bougeons floraux chez le cerisier doux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone Phénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744122v1</w:t>
+                <w:t xml:space="preserve">hal-02743152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manejo de frutales termplados bajo un escenario de cambio climatico</w:t>
               </w:r>
@@ -15998,64 +15998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV Simposio Internacional de Nogal Pecanero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sonora, México</w:t>
@@ -16084,90 +16084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of chilling and heat requirements and flowering date, three phenological traits highly affected by climate change in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16235,77 +16235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States</w:t>
@@ -16328,402 +16328,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t>
+              <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810346v1</w:t>
+                <w:t xml:space="preserve">hal-02807244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of global warming on bud dormancy in temperate fruit trees. An approach in sweet cherry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+                <w:t xml:space="preserve">Genetic variability study in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Banchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807244v1</w:t>
+                <w:t xml:space="preserve">hal-01209952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability study in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa Banchi</w:t>
+                <w:t xml:space="preserve">Breeding sweet cherries at INRA Bordeaux : from conventional techniques to marker-assisted selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Plasencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209952v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in DNA markers in cherry: from the S locus to a genome wide array</w:t>
               </w:r>
@@ -16791,103 +16791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sweet cherry phenology in the context of climate change: a systems biology approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS Conference : Plant signalling in a changing environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2013, Evry, France</w:t>
@@ -17035,320 +17035,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism and candidate genes for flowering date - a phenological trait highly affected by climate change in sweet cherry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to root-knot nematodes in Prunus: biological features, positional cloning and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umesh Rosyara</w:t>
+                <w:t xml:space="preserve">Joel Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">30. Symposium of the European Society of Nematologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Adana, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806023v1</w:t>
+                <w:t xml:space="preserve">hal-02804989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological features, positional cloning and validation of the Ma gene for high-Ievel and complete-spectrum resistance to root-knot-nematodes in Prunus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
+                <w:t xml:space="preserve">Application of high throughput genotyping techniques in peach germplasm and breeding lines within the fruitbreedomics project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Micheletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Banchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745737v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic control of fruit quality traits in two Prunus species: peach and cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17376,307 +17376,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to root-knot nematodes in Prunus: biological features, positional cloning and validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological features, positional cloning and validation of the Ma gene for high-Ievel and complete-spectrum resistance to root-knot-nematodes in Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril van Ghelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khallouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Symposium of the European Society of Nematologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Adana, Turkey</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804989v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high throughput genotyping techniques in peach germplasm and breeding lines within the fruitbreedomics project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Genetic determinism and candidate genes for flowering date - a phenological trait highly affected by climate change in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umesh Rosyara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 1 p</w:t>
+              <w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209885v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic control of fruit size in cherry (Prunus): from phenotype to candidate genes</w:t>
               </w:r>
@@ -17701,51 +17701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Banchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Der Knaap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17800,77 +17800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability description in a wide germplasm of domesticated peach through high throughput genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Micheletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Aramini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Banchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17906,859 +17906,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t>
+                <w:t xml:space="preserve">QTLs involved in phenological traits in several Prunus species (peach, apricot and sweet cherry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
+                <w:t xml:space="preserve">Yves Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t>
+              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821069v1</w:t>
+                <w:t xml:space="preserve">hal-02756493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs involved in phenological traits in several Prunus species (peach, apricot and sweet cherry)</w:t>
+                <w:t xml:space="preserve">Analysis of the genetic determinism of phenological traits on Punus fruit species ans its interaction with envirnmental and climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756493v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inheritance of fruit flesh phenolic compounds in peach and apricot: identification quantitative variations and QTL comparative mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+                <w:t xml:space="preserve">Candidate gene mapping and QTL analysis involved in agronomical and fruit quality traits in Prunus species in the European integrated project ISAFRUIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755657v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of different methodological approaches to study sugar contents in stonefruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dondini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Tartarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate gene mapping and QTL analysis involved in agronomical and fruit quality traits in Prunus species in the European integrated project ISAFRUIT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Inheritance of fruit flesh phenolic compounds in peach and apricot: identification quantitative variations and QTL comparative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Diego, United States</w:t>
+              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755616v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the genetic determinism of phenological traits on Punus fruit species ans its interaction with envirnmental and climatic conditions</w:t>
+                <w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Joly</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary congress ACCAE "Adapting to climate change : agriculture and ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t>
+              <w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824308v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the genetic basis of Prunus fruit quality on two apricot and two peach populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Matera, Italy</w:t>
@@ -18800,51 +18800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for fruit quality traits and phenological characters in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agota Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18906,277 +18906,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of peach and apricot fruit characters based on QTL analysis and candidate gene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755656v1</w:t>
+                <w:t xml:space="preserve">hal-02821077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection for phenological traits within the rosaceae family</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of peach and apricot fruit characters based on QTL analysis and candidate gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Ruiz</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821077v1</w:t>
+                <w:t xml:space="preserve">hal-02755656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and genetic studies on phenology in temperate fruit tree species to adapt the flowering phase facing temperaature change</w:t>
               </w:r>
@@ -19201,51 +19201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19281,773 +19281,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses of iron chlorosis tolerance in myrobalan plum x almond-peach hybrids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agota Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">6. International cherry symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reñaca-Viña del Mar, Chile. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756344v1</w:t>
+                <w:t xml:space="preserve">hal-02824059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL detection of important agronomic traits for sweet cherry breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Joly</w:t>
+                <w:t xml:space="preserve">Chromosome landing at the peach D locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International cherry symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reñaca-Viña del Mar, Chile. 9 p</w:t>
+              <w:t xml:space="preserve">Plant Genomics and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Evry, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824059v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping a large set of candidate genes related with fruit quality in peach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+                <w:t xml:space="preserve">ISAFRUIT. Study of the genetic basis of Prunus fruit quality in two peach and two apricot populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Peach Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lleida, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824235v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of QTLs controlling major fruit quality components in peach within the European project ISAFRUIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monllor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAFRUIT. Study of the genetic basis of Prunus fruit quality in two peach and two apricot populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Noëlle Corre</w:t>
+                <w:t xml:space="preserve">Mapping a large set of candidate genes related with fruit quality in peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">7. International Peach Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lleida, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755617v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome landing at the peach D locus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic analyses of iron chlorosis tolerance in myrobalan plum x almond-peach hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Gogorcena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genomics and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Evry, France. 1 p</w:t>
+              <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815594v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peach fruit quality : candidate genes or map-based cloning strategy ?</w:t>
               </w:r>
@@ -20072,64 +20072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lleida, Spain. 1 p</w:t>
@@ -20152,277 +20152,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sweet cherry (Prunus avium L.) linkage map and its comparison to other prunus species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">From the fine mapping to the cloning of the D gene involved in quantitative traits in peach fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Claverie</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Belka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International cherry symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Bursa, Turkey</w:t>
+              <w:t xml:space="preserve">International conference on molecular mapping and marker assisted selection in plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756038v1</w:t>
+                <w:t xml:space="preserve">hal-02823084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping of the D gene controlling fruit acidity in peach and screening of a new BAC library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Boudehri</w:t>
+                <w:t xml:space="preserve">Bin mapping candidates genes and SNP discovery in Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Pucon, Chile. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821266v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISAFRUIT IP project. Genetic and molecular bases of peach and apricot fruit quality</w:t>
               </w:r>
@@ -20527,277 +20527,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin mapping candidates genes and SNP discovery in Prunus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sweet cherry (Prunus avium L.) linkage map and its comparison to other prunus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lambert</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Pucon, Chile. 1 p</w:t>
+              <w:t xml:space="preserve">5. International cherry symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Bursa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822193v1</w:t>
+                <w:t xml:space="preserve">hal-02756038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the fine mapping to the cloning of the D gene involved in quantitative traits in peach fruit quality</w:t>
+                <w:t xml:space="preserve">Fine mapping of the D gene controlling fruit acidity in peach and screening of a new BAC library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on molecular mapping and marker assisted selection in plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienna, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">4. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Pucon, Chile. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823084v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards map-based cloning: fine mapping of the D gene involved in peach fruit acidity</w:t>
               </w:r>
@@ -20835,51 +20835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European plant science organisation (EPSO) conference "Plant for life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulon, France. 1 p</w:t>
@@ -20902,355 +20902,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs controlling major fruit quality components in peach within the european project ISAfruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ISAfruit : bin mapping of candidate genes involved in fruit quality of peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Howad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752788v1</w:t>
+                <w:t xml:space="preserve">hal-02755658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISAfruit : bin mapping of candidate genes involved in fruit quality of peach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of QTLs controlling major fruit quality components in peach within the european project ISAfruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monllor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755658v1</w:t>
+                <w:t xml:space="preserve">hal-02752788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of iron chlorosis tolerance in myrobalan plum x almond-peach hybridus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Gogorcena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21288,51 +21288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the isolation of the D gene controlling the acidity of the peach fruit by positional cloning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Belka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21547,51 +21547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils métaboliques de la pêche et de l’abricot pour l’étude des bases génétiques de la qualité des fruits de Prunus dans le projet européen Isafruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21685,51 +21685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21935,77 +21935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Cherry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Bursa, Turkey. 14 p</w:t>
@@ -22403,402 +22403,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of major fruit quality components in peach. Comparison with apricot (résumé)</w:t>
+                <w:t xml:space="preserve">Breeding for a new generation of Prunus rootstocks based on marker-assited selection : a European initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.M. Audergon</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gomez-Aparisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Rosaceae Genome Mapping Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Clemson, United States</w:t>
+              <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760588v1</w:t>
+                <w:t xml:space="preserve">hal-02763193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for a new generation of Prunus rootstocks: an example of marker-assisted selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger R. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lecouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for a new generation of Prunus rootstocks based on marker-assited selection : a European initiative</w:t>
+                <w:t xml:space="preserve">Genetic analysis of major fruit quality components in peach. Comparison with apricot (résumé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
+              <w:t xml:space="preserve">2. International Rosaceae Genome Mapping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Clemson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763193v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High marker density around the peach nematode resistance genes</w:t>
               </w:r>
@@ -22823,51 +22823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mnejja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23082,51 +23082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Biologie Moléculaire des Ligneux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Clermont-Ferrand, France</w:t>
@@ -23168,90 +23168,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plum genetic and physical map of the RKN Ma locus region (résumé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Rosaceae Genome Mapping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Clemson, United States</w:t>
@@ -23332,51 +23332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International rosaceae genome mapping conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Clemson, SC, United States</w:t>
@@ -23399,277 +23399,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for a new generation of root-knot nematode resistant prunus rootstock based on MAS: a european initiative</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Claverie</w:t>
+                <w:t xml:space="preserve">High-resolution genetic and physical mapping of the Ma gene for resistance to root-knot nematodes Meloidogyne spp. in myrobalan plum Prunus cerasifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Lecouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763596v1</w:t>
+                <w:t xml:space="preserve">hal-02760995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution genetic and physical mapping of the Ma gene for resistance to root-knot nematodes Meloidogyne spp. in myrobalan plum Prunus cerasifera</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Claverie</w:t>
+                <w:t xml:space="preserve">Breeding for a new generation of root-knot nematode resistant prunus rootstock based on MAS: a european initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kleinhentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760995v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation of peach varieties using microsatellite markers</w:t>
               </w:r>
@@ -23806,64 +23806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23944,51 +23944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24056,64 +24056,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignazio Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24168,51 +24168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic linkage maps of myrobalan plum and of an almond-peach hybrid location of root-knot nematode resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24274,1424 +24274,1424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivar identification in peach (Prunus persica L. Batsch) and sweet cherry (Prunus avium L.) using prunus microsatellite markers</w:t>
+                <w:t xml:space="preserve">Development of peach SSRs and their use in fingerprinting peach and sweet cherry cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Saunier</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, San Diego, United States</w:t>
+              <w:t xml:space="preserve">5. International peach symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763375v1</w:t>
+                <w:t xml:space="preserve">hal-02760785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires de la qualité des fruits chez le pêcher</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Synteny among Prunus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Monet</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7. Rencontre du groupe de biologie moléculaire des ligneux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763755v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des études de synténie: comparaison des génomes chez les rosacées fruitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité genetique des cerisiers (Prunus avium, P. cerausus et P. X. gondouini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762140v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical mapping and integration of QTL intervals involved in fruit quality on peach fruit variety and rootstock molecular maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.G. Abbott</w:t>
+                <w:t xml:space="preserve">QTLs and genes controlling peach fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International peach symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759457v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted selection of the Ma gene from Myrobolean plum for a complete-spectrum root-knot (RKN) resistance in Prunus rootstocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Claverie</w:t>
+                <w:t xml:space="preserve">Résistance aux nématodes à galles chez les prunus: un exemple de sélection assistée par marqueurs pour la création de nouveaux porte-greffes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International peach symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
+              <w:t xml:space="preserve">12. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760783v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of peach SSRs and their use in fingerprinting peach and sweet cherry cultivars</w:t>
+                <w:t xml:space="preserve">Identification variétale à l'aide de microsatellites chez les pêchers et les cerisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International peach symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
+              <w:t xml:space="preserve">12. Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760785v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synteny among Prunus genomes</w:t>
+                <w:t xml:space="preserve">Cultivar identification in peach (Prunus persica L. Batsch) and sweet cherry (Prunus avium L.) using prunus microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.J. Aranzana</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre du groupe de biologie moléculaire des ligneux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Avignon, France</w:t>
+              <w:t xml:space="preserve">Plant, animal and microbe genomes X conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759723v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité genetique des cerisiers (Prunus avium, P. cerausus et P. X. gondouini)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. David</w:t>
+                <w:t xml:space="preserve">Mécanismes physiologiques et moléculaires de la qualité des fruits chez le pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764419v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification variétale à l'aide de microsatellites chez les pêchers et les cerisiers</w:t>
+                <w:t xml:space="preserve">Apport des études de synténie: comparaison des génomes chez les rosacées fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Dussaud</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763090v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs and genes controlling peach fruit quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Etienne</w:t>
+                <w:t xml:space="preserve">Physical mapping and integration of QTL intervals involved in fruit quality on peach fruit variety and rootstock molecular maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Lecouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Reighard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International peach symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762347v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux nématodes à galles chez les prunus: un exemple de sélection assistée par marqueurs pour la création de nouveaux porte-greffes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Marker-assisted selection of the Ma gene from Myrobolean plum for a complete-spectrum root-knot (RKN) resistance in Prunus rootstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bergougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Lecouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International peach symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763336v1</w:t>
+                <w:t xml:space="preserve">hal-02760783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la domestication du cerisier doux (Prunus avium L.) : comparaison de la diversité génétique des compartiments sauvage et cultivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25755,51 +25755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garbowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25867,77 +25867,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of the Ma gene for root-knot nematode (RKN) resistance from myrobalan plum (Prunus cerasifera) in the prunus genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Lecouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26117,51 +26117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cpDNA diversity of Prunus in the subgenus cerasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26199,51 +26199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of genetic diversity in french wild and cultivated clone collections of Prunus avium using molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26307,51 +26307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration of genetic diversity in cultivated and wild cherry trees using AFLP markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26415,64 +26415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL and candidate gene approaches to analyse genes involved in peach fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26540,77 +26540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization and diversity evaluation in french cherry varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26661,64 +26661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of genes involved in peach fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26782,90 +26782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic and genetic study of fruit acidity in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26901,644 +26901,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of 20 major genes of Peach, almond and cherry on the Prunus linkage map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
+                <w:t xml:space="preserve">Isolation of peach (Prunus persica L. Batsch) cDNAs expressed during fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference on the status of plant animal genome research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, SAN DIEGO, United States</w:t>
+              <w:t xml:space="preserve">7. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769706v1</w:t>
+                <w:t xml:space="preserve">hal-02767158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of peach (Prunus persica L. Batsch) cDNAs expressed during fruit development</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Svanella</w:t>
+                <w:t xml:space="preserve">Detection of molecular markers for resistance to root-knot nematodes (RKN) in myrobalan plum (Prunus cerasifera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Lecouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference</w:t>
+              <w:t xml:space="preserve">The international conference on the status of plant animal genome research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767158v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The european Prunus mapping project : results on peach (P. persica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic stability analysis of cryopreserved Prunus Ferlenain rootstock by rapd and aflp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Helliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. de Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference on the status of plant animal genome research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
+              <w:t xml:space="preserve">9. International Congress of the International Association of Plant Tissue Culture and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767937v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of molecular markers for resistance to root-knot nematodes (RKN) in myrobalan plum (Prunus cerasifera)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The european Prunus mapping project : results on peach (P. persica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Dettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignazio Verde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international conference on the status of plant animal genome research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768071v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic stability analysis of cryopreserved Prunus Ferlenain rootstock by rapd and aflp</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Brison</w:t>
+                <w:t xml:space="preserve">Location of 20 major genes of Peach, almond and cherry on the Prunus linkage map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Quarta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Tobutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of the International Association of Plant Tissue Culture and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">The international conference on the status of plant animal genome research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, SAN DIEGO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766344v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic linkage on several Prunus species (almond, peach, cherry, plum): syntenie analysis and QTL detection. Results on the European Prunus mapping project</w:t>
               </w:r>
@@ -27550,51 +27550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.R. Quarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.R. Tobutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ritter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27658,90 +27658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The european prunus mapping project : results on peach (P. persica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Dettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignazio Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, San Diego, United States</w:t>
@@ -27764,653 +27764,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of cDNAs differentially expressed during early peach (Prunus persica (L.) Batsch) fruit development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Distinction variétale du pêcher à l'aide de marqueurs moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Just</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Duha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Viruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Peach Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, La Ferté Bernard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769671v1</w:t>
+                <w:t xml:space="preserve">hal-02771759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for multiresistance in peach tree</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Pfeiffer</w:t>
+                <w:t xml:space="preserve">Interspecific hybridization and rootstock breeding for peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Lecouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium</w:t>
+              <w:t xml:space="preserve">4. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766776v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction variétale du pêcher à l'aide de marqueurs moléculaires</w:t>
+                <w:t xml:space="preserve">Detection of QTLS controlling peach fruit acidity and sweetness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Saunier</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, La Ferté Bernard, France</w:t>
+              <w:t xml:space="preserve">4. International Peach Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771759v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific hybridization and rootstock breeding for peach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Salesses</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of cDNAs differentially expressed during early peach (Prunus persica (L.) Batsch) fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaudillère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770854v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLS controlling peach fruit acidity and sweetness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breeding for multiresistance in peach tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Peach Symposium</w:t>
+              <w:t xml:space="preserve">4. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768172v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping quantitative trait loci controlling peach leaf curl resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Viruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28513,64 +28513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Lecouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plum and Prune Genetics, Breeding and Pomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28716,51 +28716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Palloix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.G3</w:t>
@@ -28802,77 +28802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of molecular markers linked to resistance to the root-knot nematode Meloidogyne arenaria in Myrobolan plum (Prunus cerasifera EHR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Lecouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Salesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on the Status of Plant Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28910,90 +28910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of QTLs controlling fruit quality in peach (Prunus persica (L.) batsch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaudillère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Status of Plant Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, San Diego, United States</w:t>
@@ -29016,243 +29016,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de marqueurs moléculaires associés à la résistance à l'oïdium, à la cloque et aux pucerons verts chez le pêcher</w:t>
+                <w:t xml:space="preserve">Use of RAPD markers to determine the genetic diversity of peach varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Monet</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zanetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méribel 95</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
+              <w:t xml:space="preserve">3. Session of the Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02778612v1</w:t>
+                <w:t xml:space="preserve">hal-02776549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of RAPD markers to determine the genetic diversity of peach varieties</w:t>
+                <w:t xml:space="preserve">Recherche de marqueurs moléculaires associés à la résistance à l'oïdium, à la cloque et aux pucerons verts chez le pêcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Zanetto</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zuger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Session of the Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Méribel 95</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776549v1</w:t>
+                <w:t xml:space="preserve">hal-02778612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci controlling resistance to several pests and diseases in peach (Prunus persica) and in a related species, Prunus davidiana</w:t>
               </w:r>
@@ -30358,51 +30358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic profiles highlight the role of ABA signalling in the regulation of sweet cherry flower bud dormancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30589,622 +30589,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">An Improved Assembly of the Diploid ‘Regina’ Sweet Cherry Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACCAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. , pp.PO1193, 2019, Plant &amp; Animal Genome Conference XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569987v1</w:t>
+                <w:t xml:space="preserve">hal-02570057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Assembly of the Diploid ‘Regina’ Sweet Cherry Genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fouche</w:t>
+                <w:t xml:space="preserve">Changement climatique et production fruitière : exemple du cerisier. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, San Diego, United States. , pp.PO1193, 2019, Plant &amp; Animal Genome Conference XXVII</w:t>
+              <w:t xml:space="preserve">Séminaire ACCAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Noisy-Le-Grand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570057v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French walnut improvement program: preliminary investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">XXX. International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865005v1</w:t>
+                <w:t xml:space="preserve">hal-02915366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French walnut improvement program: preliminary investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichun Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Saski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX. International Horticultural Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. 2018</w:t>
+              <w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915366v1</w:t>
+                <w:t xml:space="preserve">hal-03318833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and validation of a QTL for fruit firmness on linkage group 4 in three sweet cherry populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Saski</w:t>
+                <w:t xml:space="preserve">A High Quality Draft Assembly of the Diploid 'Regina' Sweet Cherry Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318833v1</w:t>
+                <w:t xml:space="preserve">hal-01865005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological control of dormancy in sweet cherry flower buds</w:t>
               </w:r>
@@ -31324,51 +31324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenome and Transcriptome Studies during Dormancy in Sweet Cherry Flower Buds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31449,51 +31449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sweet Cherry Genome: A New Sequencing Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31680,484 +31680,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and epigenetic mechanisms during dormancy in sweet cherry flower buds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Metabolites analysis of flower buds during dormancy in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Arabidopsis Research (ICAR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gyeongju, South Korea. 2016</w:t>
+              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Angers, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739199v1</w:t>
+                <w:t xml:space="preserve">hal-02739660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and epigenetic mechanisms during dormancy in sweet cherry flower buds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Vimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip A. Wigge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Angers, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolites analysis of flower buds during dormancy in sweet cherry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
+                <w:t xml:space="preserve">Molecular and epigenetic mechanisms during dormancy in sweet cherry flower buds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Vimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip A. Wigge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rosaceae Genomics Conference (RGC8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Angers, France. 2016</w:t>
+              <w:t xml:space="preserve">27. International Conference on Arabidopsis Research (ICAR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gyeongju, South Korea. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739660v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of phenotypic methodologies to characterize chilling and heat requirements of peach and apple varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Eucapia Fruit breeding and genetics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bologne, Italy. 2015</w:t>
@@ -32180,385 +32180,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of trends in Sweet Cherry flowering data across Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798804v1</w:t>
+                <w:t xml:space="preserve">hal-02793294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of candidate genes involved in flowering date in sweet cherry (&amp;lt;em&amp;gt;Prunus avium&amp;lt;/em&amp;gt;)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Castede</w:t>
+                <w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lalanne-Tisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Cocureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793294v1</w:t>
+                <w:t xml:space="preserve">hal-02792223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analyses in sweet cherry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of trends in Sweet Cherry flowering data across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792223v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of QTLs for peach fruit quality by pedigree-based analyses (PBA) in the FruitBreedomics project</w:t>
               </w:r>
@@ -32596,51 +32596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arús</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seattle, United States. 2014</w:t>
@@ -32663,333 +32663,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidate genes involved in flowering pathway in sweet cherry (Prunus avium)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+                <w:t xml:space="preserve">Building high-density peach linkage maps based on the ISPC 9K SNP chip for mapping mendelian traits and QTLs: benefits and drawbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan-Baptiste Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t>
+              <w:t xml:space="preserve">8. ISHS International Peach Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811411v1</w:t>
+                <w:t xml:space="preserve">hal-02808695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building high-density peach linkage maps based on the ISPC 9K SNP chip for mapping mendelian traits and QTLs: benefits and drawbacks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Campoy-Corbalan</w:t>
+                <w:t xml:space="preserve">Candidate genes involved in flowering pathway in sweet cherry (Prunus avium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. ISHS International Peach Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 1 p., 2013</w:t>
+              <w:t xml:space="preserve">7. International Cherry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Plasencia, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808695v1</w:t>
+                <w:t xml:space="preserve">hal-02811411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary data on graft compatibility and water physiology in interspecific rootstock selections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Rubio-Cabetas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gomez-Aparisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33044,90 +33044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection of two important traits, chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33346,51 +33346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Gratacós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umesh Rosyara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t>
@@ -33419,51 +33419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of sweet cherry (Prunus avium) transcriptome from 454 sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33514,103 +33514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism and candidate genes for chilling requirement and flowering date in sweet cherry (Prunus avium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rosaceous Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Mezzocorona, Italy. 2012</w:t>
@@ -33665,77 +33665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umesh Rosyara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t>
@@ -33803,64 +33803,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Millán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 2 p., 2010</w:t>
@@ -33928,51 +33928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia L. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lleida, Spain. 2 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34023,64 +34023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid A. Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -34157,64 +34157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Boudehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lleida, Spain. 2 p., 2009</w:t>
@@ -34295,51 +34295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Rosaceae Genomics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Pucon, Chile. 1 p., 2008</w:t>
@@ -34381,90 +34381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils métaboliques de pêche: une étude des métabolites primaires et secondaires par RMN-1H et HPLC de deux descendances révèle de profondes variations entre génotypes et la présence de composés inattendus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Poessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau français de métabolomique et fluxomique : troisième journée scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France. 2 p., 2008</w:t>
@@ -34487,277 +34487,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mapping around the D gene controlling the non-acid character in peach and construction of a large-insert BAC DNA library for chromosome landing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Troadec</w:t>
+                <w:t xml:space="preserve">Study of the genetic basis of Prunus fruit quality in 2 peach and 2 apricot populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bachellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée Scientifique de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Arcachon, France. 1 p., 2007</w:t>
+              <w:t xml:space="preserve">2. ISAfruit General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Bologne, Italy. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822281v1</w:t>
+                <w:t xml:space="preserve">hal-02822407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the genetic basis of Prunus fruit quality in 2 peach and 2 apricot populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanc</w:t>
+                <w:t xml:space="preserve">High-resolution mapping around the D gene controlling the non-acid character in peach and construction of a large-insert BAC DNA library for chromosome landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Boudehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Cardinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. ISAfruit General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Bologne, Italy. 1 p., 2007</w:t>
+              <w:t xml:space="preserve">7. Journée Scientifique de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Arcachon, France. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822407v1</w:t>
+                <w:t xml:space="preserve">hal-02822281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping and cloning of genes controlling peach fruit quality traits. A starting project (poster)</w:t>
               </w:r>
@@ -34795,51 +34795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Fouilhaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Santiago, Chile. n.p., 2005</w:t>
@@ -34868,51 +34868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of new Prunus rootstock resistant to drought : a condition for a sustainable fruit production in mediterranean area (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Kleinhentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Saur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35073,51 +35073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio López-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Peace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable cultivation of temperate zone tree fruits and berries Volume 2: Case studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.55-88, 2019, Burleigh Dodds Series in Agricultural Science, </w:t>
@@ -35207,51 +35207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Cherry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1020, , 2014, Acta Horticulturae</w:t>
@@ -35306,51 +35306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35427,51 +35427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudald Illa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Howad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, genomics and breeding of stone fruits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35522,51 +35522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics tools across Rosaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiya Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35639,51 +35639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sweet and sour cherries: linkage maps, QTL detection and marker assisted selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy F. Iezzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35756,51 +35756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wünsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35851,51 +35851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36171,51 +36171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Albagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bruchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36328,64 +36328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meixuezi Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -36934,51 +36934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="537F7530"/>
+    <w:nsid w:val="06486E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37165,51 +37165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dirlewanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-5197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139089365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199056764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000043147484X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Lei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-024-00120-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Lv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Marrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Hamdy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00657-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Brown" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Leslie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6616-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shan Gao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0140-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1214-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cant&#237;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3783-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia da Silva Linge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1080-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Klagges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guzm&#225;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mansur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054743" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh R. Rosyara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sebolt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9916-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GJW25QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Franceschi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stegmeir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Rosyara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9872-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645430v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gogorcena" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0474-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650383v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.38" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Franceschi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneth S. Sooriyapathirana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0436-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TFS4JKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9518-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7670FF66C4828FA307C207A72C18C8A1CE04BE8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cardinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bonet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudehri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0308-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D2A0100CF0A5BA6124C6D4744D8DE6549C8FCB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouassas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Voisin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0268-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C4A3F1FF803FB040DBD6861A1F3E782372EDB70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668551v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0173-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA8D4500069EB33CA987CD23B3406025CA9E91AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-59" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658050v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Illa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658321v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/51ce-f154" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0053-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B52CEC63809AA4A59C1E6CECF3A2AC5C121070B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbitar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Yamamoto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Testolin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio-Cabetas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Aparisi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dichio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lecouls" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rubio-Cabetas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voisin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683602v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Graziano" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Garriga-Calder&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307937101" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecouls" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1749-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5SJ3MH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680316v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poizat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1463-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26XCLW8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Howad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1694-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E3278ABB7A3BDD3B159EB5303B2E2090B876E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676541v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chalhoub" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aranzana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cossaon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ascasibar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675910v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678700v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674641v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Monet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140212.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673171v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helliot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Boucaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348043v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676287v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0841-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FK12JVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348056v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pronier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051035" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRFZ7ZRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689506v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Minot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joobeur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Viruel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Vicente" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dettori" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692229v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pronier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parvery" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guye" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050969" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RFGQQTKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348061v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brison" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684196v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703977v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lassus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Isaac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranade" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belajouza" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356259v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimont No&#233;mie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwarzenberg" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wigge" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1297.71" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brown" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Leslie" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dirlewanger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1280.11" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734718v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.57" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737891v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737043v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.56" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darbyshire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.27" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915374v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737727v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micheletti" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc.A.M. Bink" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. van de Weg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bassi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.77" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738471v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739595v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210016v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Hernandez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792263v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743152v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209952v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aramini" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809113v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806023v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Rosyara" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745737v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khallouk" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Kleinhentz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804989v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209885v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810349v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iezzoni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209951v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756493v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755657v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755618v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dondini" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adami" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755616v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824308v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757590v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bachellez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817639v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755656v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756344v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gonzalo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824059v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824235v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756986v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755617v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815594v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822786v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756038v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821266v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755679v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boge" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudheri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822193v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823084v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Belka" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817054v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752788v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755658v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754574v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286031v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.814.85" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757537v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757967v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751343v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755623v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviero Sansavini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dunemann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832844v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759798v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832709v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761371v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760588v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763142v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lecouls" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763193v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mnejja" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763188v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759124v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759386v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761110v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763596v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760995v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claverie" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759738v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grasseau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dussaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jourdain" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762079v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762001v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763170v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762005v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763375v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763755v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762140v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759457v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Reighard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Abbott" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760783v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760785v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759723v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764419v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763090v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762347v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763336v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761765v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758952v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garbowski" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760895v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763820v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761972v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760130v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Valancogne" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769315v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768161v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouty" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768319v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765444v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769706v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quarta" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Tobutt" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballester" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767158v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767937v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768071v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766344v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770128v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Quarta" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ritter" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767157v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769671v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766776v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pfeiffer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771759v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duha" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770854v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768172v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769463v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765349v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764881v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836505v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765936v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764853v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778612v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776549v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775273v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777726v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772335v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778686v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772122v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escalettes" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779429v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775820v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isaac" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534651v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David All&#233;tru" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077251v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318896v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318885v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570057v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915366v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915386v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603065v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Wigge" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603066v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739199v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743557v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739660v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798804v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209974v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mlcheletti" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811411v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808695v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808521v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808422v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806022v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klagges" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansur" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806019v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gratac&#243;s" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811346v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803178v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806024v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822969v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mill&#225;n" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821800v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815892v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823051v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821062v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821044v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822281v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822407v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828089v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828762v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847710v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2018.0040.17" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795113v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804915v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Horn" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sajer" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=TBE5Ap5SjZEC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808535v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815877v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_26" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817907v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy F. Iezzoni" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_14" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819518v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;nsch" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Iezzoni" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817002v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824496v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abott" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832317v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26538-4_17" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790842v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851326v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825202v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dirlewanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-5197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139089365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199056764" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000043147484X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04856654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chemineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gennetay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Porte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04873966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Lei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songtao Jiu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozheng Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-024-00120-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Racofier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11341-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04881952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenshan Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaorong Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae269" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxin Lv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad062" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667592v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26353/j.itahort/2022.1.c2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Marrano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273494v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Letourmy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetoslav Malchev" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-021-00571-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Hamdy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-020-00657-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Brown" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A. Leslie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-6616-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01469-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Molina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestine Foussard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jammes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Eduardo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Shan Gao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-019-0140-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pommier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-019-4678-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichun Cai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Saski" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41484-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-017-1214-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Micheletti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van de Weg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Cant&#237;n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3783-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02443918v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Christmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0712-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy-Corbalan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pacheco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan-Baptiste Mauroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia da Silva Linge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-016-1080-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-014-0773-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652618v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Klagges" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Guzm&#225;n" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Mansur" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054743" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643897v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh R. Rosyara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sebolt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9916-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1GJW25QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Franceschi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stegmeir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R. Rosyara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-9872-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648936v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Howad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf301494j" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650383v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruiz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2012.38" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645430v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Gonzalo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gogorcena" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0474-y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cabrera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo de Franceschi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneth S. Sooriyapathirana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-011-0436-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TFS4JKK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646155v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Illa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9518-x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7670FF66C4828FA307C207A72C18C8A1CE04BE8B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Cardinet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bonet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Boudehri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0308-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D2A0100CF0A5BA6124C6D4744D8DE6549C8FCB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cardinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lafargue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ouassas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger R. Voisin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0268-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C4A3F1FF803FB040DBD6861A1F3E782372EDB70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665198v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid A. Bendahmane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Troadec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-9-59" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658321v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/51ce-f154" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Illa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668551v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0173-x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AA8D4500069EB33CA987CD23B3406025CA9E91AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capdeville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0053-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B52CEC63809AA4A59C1E6CECF3A2AC5C121070B6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682330v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chehade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbitar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Yamamoto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Testolin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681645v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rubio-Cabetas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gomez-Aparisi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xiloyannis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dichio" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680316v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voisin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poizat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1463-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-26XCLW8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675163v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. David" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecouls" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1749-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NL5SJ3MH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683602v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Graziano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Garriga-Calder&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0307937101" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679337v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lecouls" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bergougnoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Rubio-Cabetas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680855v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Howad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Capdeville" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1694-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E3278ABB7A3BDD3B159EB5303B2E2090B876E34/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676541v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chalhoub" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Aranzana" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cossaon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ascasibar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675910v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salesses" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kleinhentz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Monet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140212.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678700v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673171v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Helliot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. de Boucaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348043v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676287v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0841-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6FK12JVJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348056v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pronier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051035" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CRFZ7ZRN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Etienne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raymond" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689506v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Minot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guye" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.1998.465.7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Joobeur" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Viruel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. de Vicente" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Dettori" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692229v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pronier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parvery" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050969" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RFGQQTKH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brison" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684196v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688104v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pascal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zuger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kervella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703977v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lassus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701110v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699711v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Isaac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranade" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belajouza" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cousin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077276v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mir" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saviour Okine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168036v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivancic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Brown" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Leslie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356259v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimont No&#233;mie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwarzenberg" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wigge" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1297.71" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dirlewanger" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actaHortic.2020.1280.11" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358759v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356244v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1297.50" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356206v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N H Zaracho Echag&#252;e" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Campoy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2020.1297.70" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736020v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Campoy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737887v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Lezzoni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Serradilla" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734718v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.57" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737891v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737043v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1235.56" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darbyshire" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1229.27" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915374v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877345v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733546v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.57" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737108v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.31" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737727v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Hern&#225;ndez Mora" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Micheletti" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc.A.M. Bink" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. van de Weg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bassi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.77" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819030v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738471v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bernard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737572v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lalanne-Tisne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Joly" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Fouilhaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1172.65" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736847v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pitiot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1161.1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793836v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740156v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799763v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur Balsemin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795194v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739595v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741747v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin Lerigoleur" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210016v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ramon Hernandez" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bassi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739364v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793616v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793879v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739500v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792263v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cortijo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742464v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744122v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743152v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793929v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799562v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793254v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807244v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209952v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Aramini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Banchi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810346v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806008v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Iezzoni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804908v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809113v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Troggio" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804989v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Polidori" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Kleinhentz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209885v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803179v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745737v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khallouk" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806023v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umesh Rosyara" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810349v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iezzoni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209951v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756493v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tauzin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824308v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755616v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755618v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dondini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adami" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tartarini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruiz" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755657v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croset" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Corre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757590v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bachellez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817639v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reignier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821077v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755656v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811581v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824059v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815594v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755617v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756986v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monllor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824235v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756344v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gonzalo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822786v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823084v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Belka" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822193v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755679v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Boge" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudheri" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756038v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Claverie" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821266v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817054v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755658v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752788v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754574v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05286031v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2009.814.85" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757537v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757967v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Poessel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751343v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lemoine" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755623v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviero Sansavini" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Dunemann" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832844v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759798v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832709v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761371v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763193v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763142v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lecouls" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760588v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lambert" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Audergon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763962v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mnejja" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763188v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759124v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759386v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761110v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grimplet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Terrier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760995v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claverie" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763596v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759738v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grasseau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dussaud" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jourdain" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762079v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762001v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763170v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignazio Verde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762005v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760785v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759723v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764419v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762347v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763336v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763090v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763375v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saunier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763755v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762140v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759457v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Reighard" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Abbott" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760783v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761765v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758952v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garbowski" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760895v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763820v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761972v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760130v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Valancogne" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769315v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768161v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouty" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768319v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765444v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767158v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768071v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766344v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767937v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769706v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quarta" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Tobutt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballester" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770128v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R. Quarta" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ritter" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767157v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771759v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duha" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770854v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768172v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769671v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766776v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pfeiffer" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769463v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765349v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764881v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836505v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djian-Caporalino" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765936v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764853v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776549v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778612v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775273v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777726v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772335v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778686v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772122v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Escalettes" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosba" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779429v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775820v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Isaac" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534651v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David All&#233;tru" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077251v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318844v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318896v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318885v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouzy" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570057v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569987v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915366v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318833v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865005v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915386v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603065v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Wigge" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603064v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603066v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739660v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743557v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739199v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799439v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793294v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792223v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cocureau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798804v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209974v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ramon Hernandez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mlcheletti" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ar&#250;s" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808695v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811411v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808521v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808422v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806022v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klagges" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guzman" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansur" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806019v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Gratac&#243;s" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811346v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803178v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806024v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822969v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mill&#225;n" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821800v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815892v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823051v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821062v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821044v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822407v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822281v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828089v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828762v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baron" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847710v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez-Ortega" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Peace" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2018.0040.17" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795113v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804915v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Horn" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sajer" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=TBE5Ap5SjZEC&amp;amp;printsec=frontcover&amp;amp;hl=fr&amp;amp;source=gbs_ge_summary_r&amp;amp;cad=0#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808535v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815877v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_26" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817907v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy F. Iezzoni" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana W&#252;nsch" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-77491-6_14" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819518v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;nsch" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Iezzoni" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817002v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824496v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert G. Abott" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832317v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26538-4_17" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842917v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Albagnac" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bruchou" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790842v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851326v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02825202v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>