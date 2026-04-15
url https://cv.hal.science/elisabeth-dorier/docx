--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -1177,611 +1177,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01492621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
+                <w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berry-Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 123/2014, pp.89-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473056v1</w:t>
+                <w:t xml:space="preserve">hal-01473049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Berry-Chikhaoui</w:t>
+                <w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 123/2014, pp.89-108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473049v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
+                <w:t xml:space="preserve">Post-conflit : entre guerre et paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Post-conflit : entre guerre et paix, 2015 (3), pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.158.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473055v1</w:t>
+                <w:t xml:space="preserve">hal-01378344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conflit : entre guerre et paix</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques territoriales du postconflit et de la reconstruction au Congo-Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hérodote, Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.132-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/her.158.0006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378344v1</w:t>
+                <w:t xml:space="preserve">hal-01473104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques territoriales du postconflit et de la reconstruction au Congo-Brazzaville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postconflit: entre guerre et paix?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Cattaruza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote, Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 158, pp.132-159</w:t>
+              <w:t xml:space="preserve">, 2015, 158, pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473104v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postconflit: entre guerre et paix?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaël Cattaruza</w:t>
+                <w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote, Revue de géographie et de géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473097v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux services de soins en situation post conflit, République du Congo</w:t>
               </w:r>
@@ -2592,217 +2592,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAPHITE : «Géographie prospective des territoires urbains », une démarche participative d'urbanisme de proximité : de l'observation à l'engagement ?</w:t>
+                <w:t xml:space="preserve">Conférence-débat « La fragmentation urbaine, regards croisés Marseille/Brésil/Mexique/Afrique du Sud ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du partage des sciences à l'engagement citoyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMCSTI Association des Musées et centres pour le développement de la Culture Scientifique, Technique et Industrielle, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">“De Marseille aux Suds. Regards croisés sur la fragmentation urbaine”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968899v1</w:t>
+                <w:t xml:space="preserve">hal-03665221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence-débat « La fragmentation urbaine, regards croisés Marseille/Brésil/Mexique/Afrique du Sud ».</w:t>
+                <w:t xml:space="preserve">GRAPHITE : «Géographie prospective des territoires urbains », une démarche participative d'urbanisme de proximité : de l'observation à l'engagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“De Marseille aux Suds. Regards croisés sur la fragmentation urbaine”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Du partage des sciences à l'engagement citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMCSTI Association des Musées et centres pour le développement de la Culture Scientifique, Technique et Industrielle, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665221v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aix Marseille Provence, a metropolis challenged by social inequalities, segregation and territorial fragmentation: what do young people have to say?</w:t>
               </w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les territoires du « post-conflit » : une comparaison Balkans-Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,938 +3522,938 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux services de base en situation post-conflit, République du Congo</w:t>
+                <w:t xml:space="preserve">ACCESSIBILITE AUX SERVICES DE SOINS EN ZONE RURALE POST-CONFLIT, REPUBLIQUE DU CONGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges ”L’Afrique plurielle: paradoxes et ambitions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Colloque "LA GEOGRAPHIE DE LA SANTE EN FRANCE EN 2011"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506846v1</w:t>
+                <w:t xml:space="preserve">hal-01306532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGGLOMÉRATION DE COTONOU : DÉCENTRALISATION, ENJEUX FONCIERS ET URBANISME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">URBANISATION ET MÉTROPOLISATION AU SUD DU BÉNIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Tafuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Charles-Dominé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie de Saint Dié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Dié les Vosges, France. </w:t>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saint Dié les Vosges, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418786v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESSIBILITE AUX SERVICES DE SOINS EN ZONE RURALE POST-CONFLIT, REPUBLIQUE DU CONGO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire la piste, Le Congo entre enclavement et grands travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "LA GEOGRAPHIE DE LA SANTE EN FRANCE EN 2011"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. , 2011</w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306532v1</w:t>
+                <w:t xml:space="preserve">hal-01779039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URBANISATION ET MÉTROPOLISATION AU SUD DU BÉNIN</w:t>
+                <w:t xml:space="preserve">Territoires et temporalités du post-conflit et de la reconstruction au Congo-Brazzaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Charles-Dominé</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint Dié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saint Dié les Vosges, France. , 2011</w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418804v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la piste, Le Congo entre enclavement et grands travaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessibilité aux services de base en situation post-conflit, République du Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. , 2020</w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges ”L’Afrique plurielle: paradoxes et ambitions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779039v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et temporalités du post-conflit et de la reconstruction au Congo-Brazzaville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGGLOMÉRATION DE COTONOU : DÉCENTRALISATION, ENJEUX FONCIERS ET URBANISME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charles-Dominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. </w:t>
+              <w:t xml:space="preserve">Festival international de géographie de Saint Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Dié les Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779045v1</w:t>
+                <w:t xml:space="preserve">halshs-01418786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits du Congo-Brazzaville. Stratégies géographiques des populations déplacées</w:t>
+                <w:t xml:space="preserve">Les conflits oubliés du Congo-Brazzaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ziavoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France. </w:t>
+              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779064v1</w:t>
+                <w:t xml:space="preserve">hal-01779062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits en république du Congo: les régions rurales du Pool entre destructions et mutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Ofouémé-Berton</w:t>
+                <w:t xml:space="preserve">Les conflits du Congo-Brazzaville. Stratégies géographiques des populations déplacées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ziavoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779068v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits oubliés du Congo-Brazzaville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conflits en république du Congo: les régions rurales du Pool entre destructions et mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Ofouémé-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges France. </w:t>
+              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779062v1</w:t>
+                <w:t xml:space="preserve">hal-01779068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4672,199 +4672,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résidences fermées en France, des marges choisies et construites</w:t>
+                <w:t xml:space="preserve">Des marges choisies et construites: les résidences fermées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grésillon E., Alexandre B., Sajaloli B. </w:t>
+              <w:t xml:space="preserve">Grésillon, E. and Alexandre, B. and Sajaloli, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.2016 - 2016, 2016</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.213-224, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417666v2</w:t>
+                <w:t xml:space="preserve">hal-01472993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marges choisies et construites: les résidences fermées</w:t>
+                <w:t xml:space="preserve">Les résidences fermées en France, des marges choisies et construites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grésillon, E. and Alexandre, B. and Sajaloli, B. </w:t>
+              <w:t xml:space="preserve">Grésillon E., Alexandre B., Sajaloli B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.213-224, 2016</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.2016 - 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472993v1</w:t>
+                <w:t xml:space="preserve">hal-01417666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fragmentés et temporalités post-conflit : décomposition et recompositions territoriales entre guerre et paix en république du Congo</w:t>
               </w:r>
@@ -5707,51 +5707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Kinouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5898,172 +5898,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le district de Mayama, si près de Brazzaville Diagnostic territorial et multisectoriel du district de Mayama en vue du Projet d'Appui au Développement Communautaire (PADEC)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LPED Aix Marseille Université; PARSEGD (Projet d'appui a la réinsertion socio économique des groupes défavorisés) - MINISTERE DES AFFAIRES SOCIALES, DE L'ACTION HUMANITAIRE ET DE LA SOLIDARITE. 2011</w:t>
+                <w:t xml:space="preserve">Une zone enclavée en situation post‐confit: le district de Vindza (Pool, République du Congo).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth. Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151 AMU-IRD); MINISTERE DES AFFAIRES SOCIALES, DE L’ACTION HUMANITAIRE ET DE LA SOLIDARITE PROJET D’APPUI A LA REINSERTION SOCIO ECONOMIQUE DES GROUPES DEFAVORISES ‐ PARSEGD UNITE DE COORDINATION DU PROJET. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948851v1</w:t>
+                <w:t xml:space="preserve">hal-01306524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une zone enclavée en situation post‐confit: le district de Vindza (Pool, République du Congo).</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151 AMU-IRD); MINISTERE DES AFFAIRES SOCIALES, DE L’ACTION HUMANITAIRE ET DE LA SOLIDARITE PROJET D’APPUI A LA REINSERTION SOCIO ECONOMIQUE DES GROUPES DEFAVORISES ‐ PARSEGD UNITE DE COORDINATION DU PROJET. 2011</w:t>
+                <w:t xml:space="preserve">Le district de Mayama, si près de Brazzaville Diagnostic territorial et multisectoriel du district de Mayama en vue du Projet d'Appui au Développement Communautaire (PADEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LPED Aix Marseille Université; PARSEGD (Projet d'appui a la réinsertion socio économique des groupes défavorisés) - MINISTERE DES AFFAIRES SOCIALES, DE L'ACTION HUMANITAIRE ET DE LA SOLIDARITE. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306524v1</w:t>
+                <w:t xml:space="preserve">hal-01948851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des ensembles résidentiels fermés à Marseille. Les urbanités d'une ville fragmentée</w:t>
               </w:r>
@@ -6497,51 +6497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60677F9C"/>
+    <w:nsid w:val="CFF724AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6728,51 +6728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dorier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052470539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/vies-citadines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Favrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACD198D6D81BB3E687604C0FFBC1E0B6007F8C71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stoupy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozbabil Oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ziavoula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04383788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles-Domin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tafuri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/150687" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417666v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kinouani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fleuret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ycw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dorier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052470539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/vies-citadines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Favrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACD198D6D81BB3E687604C0FFBC1E0B6007F8C71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stoupy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozbabil Oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ziavoula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04383788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tafuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles-Domin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/150687" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417666v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kinouani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fleuret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ycw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>