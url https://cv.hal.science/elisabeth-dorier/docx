--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -1177,330 +1177,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01492621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Berry-Chikhaoui</w:t>
+                <w:t xml:space="preserve">Post-conflit : entre guerre et paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Post-conflit : entre guerre et paix, 2015 (3), pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.158.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473049v1</w:t>
+                <w:t xml:space="preserve">hal-01378344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
+                <w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berry-Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 123/2014, pp.89-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01473055v1</w:t>
+                <w:t xml:space="preserve">hal-01473049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conflit : entre guerre et paix</w:t>
+                <w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
+                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Post-conflit : entre guerre et paix, 2015 (3), pp.6-15. </w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/her.158.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378344v1</w:t>
+                <w:t xml:space="preserve">hal-01473055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques territoriales du postconflit et de la reconstruction au Congo-Brazzaville</w:t>
               </w:r>
@@ -1650,51 +1650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,51 +1712,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473056v1</w:t>
@@ -2592,217 +2592,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence-débat « La fragmentation urbaine, regards croisés Marseille/Brésil/Mexique/Afrique du Sud ».</w:t>
+                <w:t xml:space="preserve">GRAPHITE : «Géographie prospective des territoires urbains », une démarche participative d'urbanisme de proximité : de l'observation à l'engagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“De Marseille aux Suds. Regards croisés sur la fragmentation urbaine”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Du partage des sciences à l'engagement citoyen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMCSTI Association des Musées et centres pour le développement de la Culture Scientifique, Technique et Industrielle, Jun 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665221v1</w:t>
+                <w:t xml:space="preserve">hal-03968899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAPHITE : «Géographie prospective des territoires urbains », une démarche participative d'urbanisme de proximité : de l'observation à l'engagement ?</w:t>
+                <w:t xml:space="preserve">Conférence-débat « La fragmentation urbaine, regards croisés Marseille/Brésil/Mexique/Afrique du Sud ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Encarnação Beltrão Sposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bénit-Gbaffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leily Hassaine-Bau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du partage des sciences à l'engagement citoyen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMCSTI Association des Musées et centres pour le développement de la Culture Scientifique, Technique et Industrielle, Jun 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">“De Marseille aux Suds. Regards croisés sur la fragmentation urbaine”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968899v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aix Marseille Provence, a metropolis challenged by social inequalities, segregation and territorial fragmentation: what do young people have to say?</w:t>
               </w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les territoires du « post-conflit » : une comparaison Balkans-Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4122,338 +4122,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits oubliés du Congo-Brazzaville</w:t>
+                <w:t xml:space="preserve">Les conflits du Congo-Brazzaville. Stratégies géographiques des populations déplacées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ziavoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Joncheray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges France. </w:t>
+              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779062v1</w:t>
+                <w:t xml:space="preserve">hal-01779064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits du Congo-Brazzaville. Stratégies géographiques des populations déplacées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conflits en république du Congo: les régions rurales du Pool entre destructions et mutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Ofouémé-Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779064v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conflits en république du Congo: les régions rurales du Pool entre destructions et mutations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conflits oubliés du Congo-Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ziavoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Ofouémé-Berton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+                <w:t xml:space="preserve">Emilie Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges, France. </w:t>
+              <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779068v1</w:t>
+                <w:t xml:space="preserve">hal-01779062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4672,199 +4672,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des marges choisies et construites: les résidences fermées</w:t>
+                <w:t xml:space="preserve">Les résidences fermées en France, des marges choisies et construites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grésillon, E. and Alexandre, B. and Sajaloli, B. </w:t>
+              <w:t xml:space="preserve">Grésillon E., Alexandre B., Sajaloli B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.213-224, 2016</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.2016 - 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472993v1</w:t>
+                <w:t xml:space="preserve">hal-01417666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résidences fermées en France, des marges choisies et construites</w:t>
+                <w:t xml:space="preserve">Des marges choisies et construites: les résidences fermées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Grésillon E., Alexandre B., Sajaloli B. </w:t>
+              <w:t xml:space="preserve">Grésillon, E. and Alexandre, B. and Sajaloli, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.2016 - 2016, 2016</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.213-224, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417666v2</w:t>
+                <w:t xml:space="preserve">hal-01472993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fragmentés et temporalités post-conflit : décomposition et recompositions territoriales entre guerre et paix en république du Congo</w:t>
               </w:r>
@@ -5898,172 +5898,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une zone enclavée en situation post‐confit: le district de Vindza (Pool, République du Congo).</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151 AMU-IRD); MINISTERE DES AFFAIRES SOCIALES, DE L’ACTION HUMANITAIRE ET DE LA SOLIDARITE PROJET D’APPUI A LA REINSERTION SOCIO ECONOMIQUE DES GROUPES DEFAVORISES ‐ PARSEGD UNITE DE COORDINATION DU PROJET. 2011</w:t>
+                <w:t xml:space="preserve">Le district de Mayama, si près de Brazzaville Diagnostic territorial et multisectoriel du district de Mayama en vue du Projet d'Appui au Développement Communautaire (PADEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LPED Aix Marseille Université; PARSEGD (Projet d'appui a la réinsertion socio économique des groupes défavorisés) - MINISTERE DES AFFAIRES SOCIALES, DE L'ACTION HUMANITAIRE ET DE LA SOLIDARITE. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306524v1</w:t>
+                <w:t xml:space="preserve">hal-01948851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le district de Mayama, si près de Brazzaville Diagnostic territorial et multisectoriel du district de Mayama en vue du Projet d'Appui au Développement Communautaire (PADEC)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] LPED Aix Marseille Université; PARSEGD (Projet d'appui a la réinsertion socio économique des groupes défavorisés) - MINISTERE DES AFFAIRES SOCIALES, DE L'ACTION HUMANITAIRE ET DE LA SOLIDARITE. 2011</w:t>
+                <w:t xml:space="preserve">Une zone enclavée en situation post‐confit: le district de Vindza (Pool, République du Congo).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth. Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LPED (UMR 151 AMU-IRD); MINISTERE DES AFFAIRES SOCIALES, DE L’ACTION HUMANITAIRE ET DE LA SOLIDARITE PROJET D’APPUI A LA REINSERTION SOCIO ECONOMIQUE DES GROUPES DEFAVORISES ‐ PARSEGD UNITE DE COORDINATION DU PROJET. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948851v1</w:t>
+                <w:t xml:space="preserve">hal-01306524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion des ensembles résidentiels fermés à Marseille. Les urbanités d'une ville fragmentée</w:t>
               </w:r>
@@ -6497,51 +6497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFF724AB"/>
+    <w:nsid w:val="FB7CF2B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6728,51 +6728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dorier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052470539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/vies-citadines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Favrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACD198D6D81BB3E687604C0FFBC1E0B6007F8C71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stoupy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozbabil Oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ziavoula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04383788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tafuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles-Domin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/150687" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417666v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kinouani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fleuret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306524v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ycw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dorier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052470539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/vies-citadines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Favrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACD198D6D81BB3E687604C0FFBC1E0B6007F8C71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stoupy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozbabil Oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ziavoula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04383788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tafuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles-Domin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/150687" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417666v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kinouani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fleuret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ycw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>