--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1177,118 +1177,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01492621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-conflit : entre guerre et paix</w:t>
+                <w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
+                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinda Haouès-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Post-conflit : entre guerre et paix, 2015 (3), pp.6-15. </w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123, pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/her.158.0006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378344v1</w:t>
+                <w:t xml:space="preserve">hal-01473056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité environnementale au prisme de l'évaluation par les habitants. L’effet de quartz des disparités territoriales</w:t>
               </w:r>
@@ -1369,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité environnementale en milieu urbain, évaluation pluridisciplinaire, introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,357 +1457,331 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 123/2014, pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.7291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques territoriales du postconflit et de la reconstruction au Congo-Brazzaville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-conflit : entre guerre et paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hérodote, Revue de géographie et de géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Post-conflit : entre guerre et paix, 2015 (3), pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/her.158.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473104v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postconflit: entre guerre et paix?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques territoriales du postconflit et de la reconstruction au Congo-Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote, Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 158, pp.6-15</w:t>
+              <w:t xml:space="preserve">, 2015, 158, pp.132-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473097v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quality of the environnent in urban zones, a multidisciplinary assessment, foreword</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Berry Chikhaoui</w:t>
+                <w:t xml:space="preserve">Postconflit: entre guerre et paix?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Cattaruza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hérodote, Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.6-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473056v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux services de soins en situation post conflit, République du Congo</w:t>
               </w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les territoires du « post-conflit » : une comparaison Balkans-Afrique subsaharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3522,627 +3522,627 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCESSIBILITE AUX SERVICES DE SOINS EN ZONE RURALE POST-CONFLIT, REPUBLIQUE DU CONGO</w:t>
+                <w:t xml:space="preserve">Accessibilité aux services de base en situation post-conflit, République du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Mazurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "LA GEOGRAPHIE DE LA SANTE EN FRANCE EN 2011"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. , 2011</w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges ”L’Afrique plurielle: paradoxes et ambitions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306532v1</w:t>
+                <w:t xml:space="preserve">hal-02506846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URBANISATION ET MÉTROPOLISATION AU SUD DU BÉNIN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AGGLOMÉRATION DE COTONOU : DÉCENTRALISATION, ENJEUX FONCIERS ET URBANISME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charles-Dominé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Charles-Dominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie de Saint Dié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saint Dié les Vosges, France. , 2011</w:t>
+              <w:t xml:space="preserve">Festival international de géographie de Saint Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Dié les Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418804v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire la piste, Le Congo entre enclavement et grands travaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+                <w:t xml:space="preserve">ACCESSIBILITE AUX SERVICES DE SOINS EN ZONE RURALE POST-CONFLIT, REPUBLIQUE DU CONGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. , 2020</w:t>
+              <w:t xml:space="preserve">Colloque "LA GEOGRAPHIE DE LA SANTE EN FRANCE EN 2011"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779039v1</w:t>
+                <w:t xml:space="preserve">hal-01306532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et temporalités du post-conflit et de la reconstruction au Congo-Brazzaville</w:t>
+                <w:t xml:space="preserve">URBANISATION ET MÉTROPOLISATION AU SUD DU BÉNIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Morand</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Tafuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charles-Dominé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. </w:t>
+              <w:t xml:space="preserve">Festival International de Géographie de Saint Dié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saint Dié les Vosges, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779045v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux services de base en situation post-conflit, République du Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire la piste, Le Congo entre enclavement et grands travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges ”L’Afrique plurielle: paradoxes et ambitions”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506846v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGGLOMÉRATION DE COTONOU : DÉCENTRALISATION, ENJEUX FONCIERS ET URBANISME</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territoires et temporalités du post-conflit et de la reconstruction au Congo-Brazzaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie de Saint Dié</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Dié les Vosges, France. </w:t>
+              <w:t xml:space="preserve">22e Festival international de Géographie de Saint-Dié-des-Vosges "L'Afrique plurielle : paradoxes et ambitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01418786v1</w:t>
+                <w:t xml:space="preserve">hal-01779045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits du Congo-Brazzaville. Stratégies géographiques des populations déplacées</w:t>
               </w:r>
@@ -4370,51 +4370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ziavoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de Géographie de Saint-Dié-des-Vosges « Entre guerres et conflits : la planète sous tension »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Saint-Dié-des-Vosges France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Audren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Danic; Barbara Fontar; Agnès Grimault-Leprince; Mickaël Le Mentec; Olivier David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5707,51 +5707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Kinouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fleuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6497,51 +6497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB7CF2B7"/>
+    <w:nsid w:val="27F6B213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6728,51 +6728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dorier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052470539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/vies-citadines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Favrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACD198D6D81BB3E687604C0FFBC1E0B6007F8C71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stoupy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozbabil Oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ziavoula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04383788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tafuri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles-Domin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/150687" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417666v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kinouani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fleuret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ycw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dorier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5977-7709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052470539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dorier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lecoquierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth. Dorier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gervais-Lambony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/vies-citadines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113743v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Kouvouama" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dario" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.13964" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02466914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Blanc-Maximin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.5755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037901ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Favrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACD198D6D81BB3E687604C0FFBC1E0B6007F8C71/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473056v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry Chikhaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7291" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473055v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.158.0006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473104v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Mazurek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00724095v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Joncheray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.054.0097" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garniaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Stoupy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozbabil Oz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arnould" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Ziavoula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356215v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van den Avenne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04383788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Chatel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Encarna&#231;&#227;o Beltr&#227;o Sposito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;nit-Gbaffou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leily Hassaine-Bau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494430v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Kouame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Durang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297046v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valegeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Imzourh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778985v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778993v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00425296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00723774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506846v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rouquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charles-Domin&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306532v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418804v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Tafuri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziavoula" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ofou&#233;m&#233;-Berton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779062v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Crespin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02541787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/150687" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417666v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rinaudo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cunin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983842v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647176v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962476v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663190v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Kinouani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fleuret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berry-Chikhaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ycw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13dst" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>