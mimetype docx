--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -458,1159 +458,1293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
+                <w:t xml:space="preserve">Vat Photopolymerization 3D Printing in Dentistry: A Comprehensive Review of Actual Popular Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+                <w:t xml:space="preserve">Elisa Caussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+                <w:t xml:space="preserve">Christian Moussally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tapie</w:t>
+                <w:t xml:space="preserve">Timothy Fasham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morenton</w:t>
+                <w:t xml:space="preserve">Max Troizier-Cheyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma17040950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249487v1</w:t>
+                <w:t xml:space="preserve">hal-05572633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementale</w:t>
+                <w:t xml:space="preserve">3D-printed protected face shields for health care workers in Covid-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+                <w:t xml:space="preserve">Vincent Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Houari</w:t>
+                <w:t xml:space="preserve">Laurent Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai Thu Bui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Barouki</w:t>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2020024⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (3), pp.389-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajic.2020.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617147v1</w:t>
+                <w:t xml:space="preserve">hal-03249487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies to optimize bonding of adhesive materials to molar‐incisor hypomineralization‐affected enamel: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sphère orale, cible et marqueur de l’exposition environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Babajko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Lagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Attal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophia Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Thu Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Paediatric Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ipd.12621⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486320v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of FDI criteria in clinical trials on direct dental restorations: A scoping review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies to optimize bonding of adhesive materials to molar‐incisor hypomineralization‐affected enamel: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Le Clerc</w:t>
+                <w:t xml:space="preserve">Marianne Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Chemla</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdent.2017.10.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Paediatric Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ipd.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670925v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Proposal to Assess Gingival Thickness in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of FDI criteria in clinical trials on direct dental restorations: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marquillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Myriam Dridi</w:t>
+                <w:t xml:space="preserve">Sophie Doméjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Chacun</w:t>
+                <w:t xml:space="preserve">Justine Le Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Joseph</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Chemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Health and Preventive Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3290/j.ohpd.a41663⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdent.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605078v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological Proposal to Assess Gingival Thickness in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Genthial</w:t>
+                <w:t xml:space="preserve">Sophie-Myriam Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand David</w:t>
+                <w:t xml:space="preserve">Doriane Chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t>
+              <w:t xml:space="preserve">Oral Health and Preventive Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (6), pp.535-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3290/j.ohpd.a41663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446736v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale porosity at the dentin-enamel junction could affect the biomechanical properties of teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Wenlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Genthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angle Orthodontist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.418-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511428v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dursun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Raskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Dentistry Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angle Orthodontist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (6), pp.909-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622456v1</w:t>
+                <w:t xml:space="preserve">hal-02511428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fron-Chabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raskin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Open Dentistry Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.446 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">One-step partial or complete caries removal and bonding with antibacterial or traditional self-etch adhesives: study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Villat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Doméjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13063-016-1484-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1620,78 +1754,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the dentin microstructural components: a FIB-SEM analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursule Muendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dursun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,51 +1840,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Advances in Experimental Mechanics (BSSM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1760,78 +1894,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débaguage orthodontique : fin d’un traitement… et début d’une nouvelle responsabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Charavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebon Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1863,65 +1997,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'orthodontie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1989,51 +2123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B3EE48"/>
+    <w:nsid w:val="7ACF6F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2220,51 +2354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dursun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7704-5990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Adeline Dantagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2017.10.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Myriam Dridi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Chacun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Joseph" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.a41663" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828785v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1484-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charavet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dursun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7704-5990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Adeline Dantagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caussin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussally" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fasham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troizier-Cheyne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17040950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2017.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Myriam Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Chacun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Joseph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.a41663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1484-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charavet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>