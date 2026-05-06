--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1362,261 +1362,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Costenoble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Vennat</w:t>
+                <w:t xml:space="preserve">Hélène Fron-Chabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Dursun</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Raskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angle Orthodontist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
+              <w:t xml:space="preserve">The Open Dentistry Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.446 - 453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511428v1</w:t>
+                <w:t xml:space="preserve">hal-01622456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A Release: Survey of the Composition of Dental Composite Resins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bond strength and interfacial morphology of orthodontic brackets bonded to eroded enamel treated with calcium silicate–sodium phosphate salts or resin infiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dursun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Raskin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Dentistry Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.446 - 453. </w:t>
+              <w:t xml:space="preserve">Angle Orthodontist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (6), pp.909-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874210601610010446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2319/111315-764.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622456v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-step partial or complete caries removal and bonding with antibacterial or traditional self-etch adhesives: study protocol for a randomized controlled trial</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ACF6F0B"/>
+    <w:nsid w:val="97E765C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dursun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7704-5990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Adeline Dantagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caussin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussally" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fasham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troizier-Cheyne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17040950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2017.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Myriam Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Chacun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Joseph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.a41663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1484-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charavet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-dursun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7704-5990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176165835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatelain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dursun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Attal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Adeline Dantagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caussin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moussally" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Goff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fasham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Troizier-Cheyne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17040950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2020.08.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Houari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Thu Bui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lagarde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Attal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ipd.12621" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01670925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marquillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dom&#233;jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2017.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Myriam Dridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Chacun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Joseph" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.a41663" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01446736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Wenlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genthial" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.01.052" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01622456v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fron-Chabouis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raskin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874210601610010446" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511428v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Costenoble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2319/111315-764.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Villat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brulat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-016-1484-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursule Muendi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charavet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebon Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>