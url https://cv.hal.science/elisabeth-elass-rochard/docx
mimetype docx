--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -2568,494 +2568,494 @@
                 <w:t xml:space="preserve">Mycobacterial lipomannan induces matrix metalloproteinase-9 expression in human macrophagic cells through a Toll-like receptor 1 (TLR1)/TLR2- and CD14-dependent mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Elass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Aubry</w:t>
+                <w:t xml:space="preserve">Laeticia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Agnès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guérardel</w:t>
+                <w:t xml:space="preserve">Agnés Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 73, pp.7064-7068</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 73 (10), pp.7064-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.73.10.7064-7068.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087033v1</w:t>
+                <w:t xml:space="preserve">hal-00087166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterial lipomannan induces matrix metalloproteinase-9 expression in human macrophagic cells through a Toll-like receptor 1 (TLR1)/TLR2- and CD14-dependent mechanism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Elass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeticia Aubry</w:t>
+                <w:t xml:space="preserve">Laetitia Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnés Denys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Guerardel</w:t>
+                <w:t xml:space="preserve">Denys Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guérardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 73 (10), pp.7064-8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 73, pp.7064-7068</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087166v1</w:t>
+                <w:t xml:space="preserve">hal-00087033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nucleolin participates in both the binding and endocytosis of lactoferrin in target cells.</w:t>
+                <w:t xml:space="preserve">Lactoferrin and host defence: an overview of its immuno-modulating and anti-inflammatory properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Elass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 271 (2), pp.303-17</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (3), pp.225-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104916v1</w:t>
+                <w:t xml:space="preserve">hal-00167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactoferrin and host defence: an overview of its immuno-modulating and anti-inflammatory properties.</w:t>
+                <w:t xml:space="preserve">Surface nucleolin participates in both the binding and endocytosis of lactoferrin in target cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keveen Vigié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias A Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Elass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 17 (3), pp.225-9</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (2), pp.303-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167240v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipomannans, but not lipoarabinomannans, purified from Mycobacterium chelonae and Mycobacterium kansasii induce TNF-alpha and IL-8 secretion by a CD14-toll-like receptor 2-dependent mechanism.</w:t>
               </w:r>
@@ -4866,51 +4866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dessenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2025.100156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Huang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-You Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mouajjah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00173e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elass-Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-018-09854-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03220594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hardivill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelma Escobar-Ramirez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soccoro Pina-Canceco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pierce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-014-9744-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elass" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T Schwarz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40L42WCR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere-Kremer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.273920" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Quinchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.12.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RWBLPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.137588" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chambers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Whelan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spallek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.08.085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNKCNGPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja105807s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelle Hoedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hardiville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Mariller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perraudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9305-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2JXHCBG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Burgui&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.011429" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mazurier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.01.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BVG4VSH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.02.056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o06-045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5370-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Agn&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Aubry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Denys" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.10.7064-7068.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keveen Vigi&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vignal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baveye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave G. Fernig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Spik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Damiens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Yazidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elass-Rochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duthille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leveugle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikogami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montreuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elass" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mazurier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74087-4-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05017490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dessenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2025.100156" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delannoy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Huang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Coddeville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-You Chen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Mouajjah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9mo00173e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371915v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Sadovskaya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elass-Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-018-09854-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rombouts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Groux-Degroote" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Holst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.6b00161" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03220594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hardivill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelma Escobar-Ramirez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soccoro Pina-Canceco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pierce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-014-9744-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Elass" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph T Schwarz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2011.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40L42WCR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641803v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Alibaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrere-Kremer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tokarski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.273920" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rossez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Quinchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.12.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7RWBLPC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debierre-Grockiego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poirier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.137588" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Chambers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Whelan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spallek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2010.08.085" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNKCNGPZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641528v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja105807s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelle Hoedt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hardiville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Mariller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perraudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9305-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V2JXHCBG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Burgui&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.011429" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Mortuaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mazurier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2008.01.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BVG4VSH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.02.056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/o06-045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087207v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-005-5370-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Aubry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Masson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Denys" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.10.7064-7068.2005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aubry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Agn&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;rardel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keveen Vigi&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias A Said" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vignal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149464v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baveye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149466v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave G. Fernig" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanquart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Spik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Damiens" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Yazidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elass-Rochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Duthille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leveugle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazurier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mikogami" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rochard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Montreuil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elass" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vergoten" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484416v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Mazurier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642033v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-74087-4-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>