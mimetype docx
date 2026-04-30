--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -568,666 +568,666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moscou en reconstruction. Un ouvrage inclassable ou les angles morts de la recherche</w:t>
+                <w:t xml:space="preserve">In memoriam. Jean-Louis Cohen. Une symphonie inachevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 44</w:t>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 65-1, pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486967v1</w:t>
+                <w:t xml:space="preserve">hal-04486964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam. Jean-Louis Cohen. Une symphonie inachevée</w:t>
+                <w:t xml:space="preserve">Moscou en reconstruction. Un ouvrage inclassable ou les angles morts de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 65-1, pp.217-225</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486964v1</w:t>
+                <w:t xml:space="preserve">hal-04486967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcolonial mais pas décolonisé : les défis de la (après) guerre dans l’approche du patrimoine soviétique en Ukraine</w:t>
+                <w:t xml:space="preserve">Penser l’après-guerre ou « comment ouvrir les portes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Matsevko</w:t>
+                <w:t xml:space="preserve">Oleg Drozdov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.75-80</w:t>
+              <w:t xml:space="preserve">, 2023, 309, pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486981v1</w:t>
+                <w:t xml:space="preserve">hal-04486993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déployer la connaissance dans l'espace. Entretien avec Jean-Louis Cohen</w:t>
+                <w:t xml:space="preserve">Entretien avec Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D’Architectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LC. Revue de recherches sur Le Corbusier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/lc.2023.20284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483669v1</w:t>
+                <w:t xml:space="preserve">hal-04487013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il est très important de garder les habitants au cœur : les logements, la ville leur appartiennent</w:t>
+                <w:t xml:space="preserve">Postcolonial mais pas décolonisé : les défis de la (après) guerre dans l’approche du patrimoine soviétique en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lacaton</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Matsevko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.102-108</w:t>
+              <w:t xml:space="preserve">, 2023, 309, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486994v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre au présent</w:t>
+                <w:t xml:space="preserve">Déployer la connaissance dans l'espace. Entretien avec Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 39, pp.62-69</w:t>
+              <w:t xml:space="preserve">, 2023, 309, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486979v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jean-Louis Cohen</w:t>
+                <w:t xml:space="preserve">Il est très important de garder les habitants au cœur : les logements, la ville leur appartiennent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cohen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC. Revue de recherches sur Le Corbusier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309, pp.102-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487013v1</w:t>
+                <w:t xml:space="preserve">hal-04486994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’après-guerre ou « comment ouvrir les portes »</w:t>
+                <w:t xml:space="preserve">La guerre au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Drozdov</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.96-101</w:t>
+              <w:t xml:space="preserve">, 2023, 39, pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486993v1</w:t>
+                <w:t xml:space="preserve">hal-04486979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cohen. Construire un nouveau Nouveau Monde. L'amerikanizm dans l'architecture russe</w:t>
               </w:r>
@@ -1735,96 +1735,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plans et cartes des architectes: faire parler le vide</w:t>
+                <w:t xml:space="preserve">« Lina Bo Bardi : l'exposition comme objet de recherche et de pédagogie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSA Architecture et projet urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrick Henry, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Dans les pas de Lina Bo Bardi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Fiori, Alessandro Panzeri, ENSA de Lyon, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483703v1</w:t>
+                <w:t xml:space="preserve">hal-04486712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et précarités : penser la recension</w:t>
               </w:r>
@@ -1899,165 +1899,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lina Bo Bardi : l'exposition comme objet de recherche et de pédagogie »</w:t>
+                <w:t xml:space="preserve">« Il piano staliniano di Mosca »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans les pas de Lina Bo Bardi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Fiori, Alessandro Panzeri, ENSA de Lyon, Feb 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Reconsidering the soviet (socialist) architectural history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alessandro de Magistris, Politecnico di Torino, Dec 2022, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486712v1</w:t>
+                <w:t xml:space="preserve">hal-04486703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il piano staliniano di Mosca »</w:t>
+                <w:t xml:space="preserve">Plans et cartes des architectes: faire parler le vide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconsidering the soviet (socialist) architectural history</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alessandro de Magistris, Politecnico di Torino, Dec 2022, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">DSA Architecture et projet urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrick Henry, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486703v1</w:t>
+                <w:t xml:space="preserve">hal-04483703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan stalinien de Moscou</w:t>
               </w:r>
@@ -2257,96 +2257,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doma-kommouny, kommounalki, logements partagés : quels communs en partage ?</w:t>
+                <w:t xml:space="preserve">Lina Bo Bardi. Manières d’exposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Existenzminimum : 90 years since the 2nd Ciam. 5e Journée d’étude Bernardo Secchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL; Fondation Braillard Architectes, Sep 2019, Lausanne, France</w:t>
+              <w:t xml:space="preserve">L’Entour, Histoire et technique de la scénographie d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux-Arts de Paris; ENSA de Paris-Malaquais, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486972v1</w:t>
+                <w:t xml:space="preserve">hal-04486784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer la Grande Moscou : contenu, formes et supports de diffusion du plan stalinien de 1935</w:t>
               </w:r>
@@ -2404,96 +2404,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Bo Bardi. Manières d’exposer</w:t>
+                <w:t xml:space="preserve">Doma-kommouny, kommounalki, logements partagés : quels communs en partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entour, Histoire et technique de la scénographie d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaux-Arts de Paris; ENSA de Paris-Malaquais, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Existenzminimum : 90 years since the 2nd Ciam. 5e Journée d’étude Bernardo Secchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL; Fondation Braillard Architectes, Sep 2019, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486784v1</w:t>
+                <w:t xml:space="preserve">hal-04486972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhibit Architecture. The place and role of archival documents</w:t>
               </w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre au présent. Architecture et Arts visuels. Penser les paradoxes des représentations. Penser les enjeux de la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,51 +3483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D80614E2"/>
+    <w:nsid w:val="F2FEC61F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3714,51 +3714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-essaian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068971451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295168420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Matsevko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Depinc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2023.20284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Drozdov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486712v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Criconia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichon-Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-essaian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068971451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295168420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Drozdov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2023.20284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Matsevko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Depinc&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Criconia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichon-Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>