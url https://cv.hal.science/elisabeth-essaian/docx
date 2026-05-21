--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -568,666 +568,666 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam. Jean-Louis Cohen. Une symphonie inachevée</w:t>
+                <w:t xml:space="preserve">Moscou en reconstruction. Un ouvrage inclassable ou les angles morts de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 65-1, pp.217-225</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486964v1</w:t>
+                <w:t xml:space="preserve">hal-04486967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moscou en reconstruction. Un ouvrage inclassable ou les angles morts de la recherche</w:t>
+                <w:t xml:space="preserve">In memoriam. Jean-Louis Cohen. Une symphonie inachevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 44</w:t>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 65-1, pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486967v1</w:t>
+                <w:t xml:space="preserve">hal-04486964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’après-guerre ou « comment ouvrir les portes »</w:t>
+                <w:t xml:space="preserve">Postcolonial mais pas décolonisé : les défis de la (après) guerre dans l’approche du patrimoine soviétique en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Drozdov</w:t>
+                <w:t xml:space="preserve">Iryna Matsevko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.96-101</w:t>
+              <w:t xml:space="preserve">, 2023, 309, pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486993v1</w:t>
+                <w:t xml:space="preserve">hal-04486981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Jean-Louis Cohen</w:t>
+                <w:t xml:space="preserve">Déployer la connaissance dans l'espace. Entretien avec Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC. Revue de recherches sur Le Corbusier</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309, pp.28-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487013v1</w:t>
+                <w:t xml:space="preserve">hal-04483669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcolonial mais pas décolonisé : les défis de la (après) guerre dans l’approche du patrimoine soviétique en Ukraine</w:t>
+                <w:t xml:space="preserve">Il est très important de garder les habitants au cœur : les logements, la ville leur appartiennent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iryna Matsevko</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.75-80</w:t>
+              <w:t xml:space="preserve">, 2023, 309, pp.102-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486981v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déployer la connaissance dans l'espace. Entretien avec Jean-Louis Cohen</w:t>
+                <w:t xml:space="preserve">La guerre au présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cohen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.28-35</w:t>
+              <w:t xml:space="preserve">, 2023, 39, pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483669v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il est très important de garder les habitants au cœur : les logements, la ville leur appartiennent</w:t>
+                <w:t xml:space="preserve">Penser l’après-guerre ou « comment ouvrir les portes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lacaton</w:t>
+                <w:t xml:space="preserve">Oleg Drozdov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 309, pp.102-108</w:t>
+              <w:t xml:space="preserve">, 2023, 309, pp.96-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486994v1</w:t>
+                <w:t xml:space="preserve">hal-04486993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre au présent</w:t>
+                <w:t xml:space="preserve">Entretien avec Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D'A. D'architectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LC. Revue de recherches sur Le Corbusier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/lc.2023.20284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486979v1</w:t>
+                <w:t xml:space="preserve">hal-04487013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cohen. Construire un nouveau Nouveau Monde. L'amerikanizm dans l'architecture russe</w:t>
               </w:r>
@@ -2257,96 +2257,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Bo Bardi. Manières d’exposer</w:t>
+                <w:t xml:space="preserve">Doma-kommouny, kommounalki, logements partagés : quels communs en partage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Entour, Histoire et technique de la scénographie d'exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaux-Arts de Paris; ENSA de Paris-Malaquais, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Existenzminimum : 90 years since the 2nd Ciam. 5e Journée d’étude Bernardo Secchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL; Fondation Braillard Architectes, Sep 2019, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486784v1</w:t>
+                <w:t xml:space="preserve">hal-04486972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer la Grande Moscou : contenu, formes et supports de diffusion du plan stalinien de 1935</w:t>
               </w:r>
@@ -2404,96 +2404,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doma-kommouny, kommounalki, logements partagés : quels communs en partage ?</w:t>
+                <w:t xml:space="preserve">Lina Bo Bardi. Manières d’exposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Existenzminimum : 90 years since the 2nd Ciam. 5e Journée d’étude Bernardo Secchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL; Fondation Braillard Architectes, Sep 2019, Lausanne, France</w:t>
+              <w:t xml:space="preserve">L’Entour, Histoire et technique de la scénographie d'exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux-Arts de Paris; ENSA de Paris-Malaquais, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486972v1</w:t>
+                <w:t xml:space="preserve">hal-04486784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhibit Architecture. The place and role of archival documents</w:t>
               </w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre au présent. Architecture et Arts visuels. Penser les paradoxes des représentations. Penser les enjeux de la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Depincé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,51 +3483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2FEC61F"/>
+    <w:nsid w:val="5FFA5974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3714,51 +3714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-essaian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068971451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295168420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486964v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486993v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Drozdov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487013v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2023.20284" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Matsevko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacaton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Depinc&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486784v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486972v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Criconia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichon-Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-essaian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068971451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295168420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Matsevko" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486994v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Depinc&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Drozdov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2023.20284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486943v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487002v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486712v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Abikchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486703v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2014.0008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Criconia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pozner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichon-Bonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486998v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483750v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>