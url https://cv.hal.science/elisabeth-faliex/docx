--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2495,295 +2495,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of European eels exiting the Mediterranean Sea during their spawning migration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phthalate metabolites in the European eel (Anguilla anguilla) from Mediterranean coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Simon</w:t>
+                <w:t xml:space="preserve">C. Fourgous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Håkan Westerberg</w:t>
+                <w:t xml:space="preserve">M. Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep21817⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 569-570, pp.1053-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293123v1</w:t>
+                <w:t xml:space="preserve">hal-01358304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate metabolites in the European eel (Anguilla anguilla) from Mediterranean coastal lagoons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Chevreuil</w:t>
+                <w:t xml:space="preserve">First evidence of European eels exiting the Mediterranean Sea during their spawning migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Aarestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Amilhat</w:t>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Faliex</w:t>
+                <w:t xml:space="preserve">Håkan Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 569-570, pp.1053-1059. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep21817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358304v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between parasitism, energy reserves and fecundity of European anchovy, Engraulis encrasicolus, in the northwestern Mediterranean Sea</w:t>
               </w:r>
@@ -3031,295 +3031,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism, condition and reproduction of the European hake (Merluccius merluccius) in the northwestern Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver European eels health in Mediterranean habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferrer-Maza</w:t>
+                <w:t xml:space="preserve">Géraldine Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lloret</w:t>
+                <w:t xml:space="preserve">Marc Manetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Vila</w:t>
+                <w:t xml:space="preserve">Séverine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst217⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (1), p. 49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267574v1</w:t>
+                <w:t xml:space="preserve">hal-01265895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver European eels health in Mediterranean habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+                <w:t xml:space="preserve">Parasitism, condition and reproduction of the European hake (Merluccius merluccius) in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrer-Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Fazio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Simon</w:t>
+                <w:t xml:space="preserve">J. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Manetti</w:t>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Paris</w:t>
+                <w:t xml:space="preserve">S. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (1), p. 49-64. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (5), p. 1088-1099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eff.12077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265895v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bages-Sigean and Canet-St Nazaire lagoons (France): physico-chemical characteristics and contaminant concentrations (Cu, Cd, PCBs and PBDEs) as environmental quality of water and sediment</w:t>
               </w:r>
@@ -3836,64 +3836,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Health and Fisheries, Implications for Stock Assessment and Management: The Mediterranean Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Shulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proctophantastes brayi, n. sp. (Digenea: Zoogonidae) parasite of the deep-sea fish Polymixia Lowe, 1838 from Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahterine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5233,51 +5233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704890v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04918251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Westerberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wahlberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aarestrup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourgous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faliex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferrer-Maza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lloret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Vila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cov069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2205-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrer-Maza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vila" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3642-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6C2Q4NQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Shulman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Raga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00660137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Cribb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2674-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLJ3WQ1N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Jover" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez-Jerez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Bayle-Sempere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2KGQZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahterine da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTL7BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704890v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04918251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Westerberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wahlberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aarestrup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourgous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faliex" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.159" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferrer-Maza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lloret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Vila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cov069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2205-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrer-Maza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst217" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3642-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6C2Q4NQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Shulman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Raga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00660137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Cribb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2674-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLJ3WQ1N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Jover" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez-Jerez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Bayle-Sempere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2KGQZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahterine da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTL7BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>