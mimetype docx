--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1959,76 +1959,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean&amp;quot; [Progr. Oceanogr. 180 (2020) 102234]</w:t>
+                <w:t xml:space="preserve">Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Kuroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Miller</w:t>
+                <w:t xml:space="preserve">Michael J Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2042,748 +2042,748 @@
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Pikering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 183, </w:t>
+              <w:t xml:space="preserve">, 2020, 180, pp.102234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03691022v1</w:t>
+                <w:t xml:space="preserve">hal-02473911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ evaluation of European eel counts and length estimates accuracy from an acoustic camera (ARIS)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean&amp;quot; [Progr. Oceanogr. 180 (2020) 102234]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Kuroki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Mercader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Prellwitz</w:t>
+                <w:t xml:space="preserve">Michael J. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Pikering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 421, pp.44. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2020037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199972v1</w:t>
+                <w:t xml:space="preserve">insu-03691022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the quality of European silver eels and tentative approach to trace the origin of contaminants - An European overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ evaluation of European eel counts and length estimates accuracy from an acoustic camera (ARIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourillon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adrian Covaci</w:t>
+                <w:t xml:space="preserve">Manon Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prellwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140675⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 421, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2020037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996455v1</w:t>
+                <w:t xml:space="preserve">hal-04199972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of anguillid leptocephali and possible spawning areas in the South Pacific Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mari Kuroki</w:t>
+                <w:t xml:space="preserve">Assessment of the quality of European silver eels and tentative approach to trace the origin of contaminants - An European overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Belpaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Miller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothy Pikering</w:t>
+                <w:t xml:space="preserve">Adrian Covaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 180, pp.102234. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2019.102234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473911v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate metabolites in the European eel (Anguilla anguilla) from Mediterranean coastal lagoons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of European eels exiting the Mediterranean Sea during their spawning migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Amilhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Aarestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourgous</w:t>
+                <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chevreuil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Faliex</w:t>
+                <w:t xml:space="preserve">Håkan Westerberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.159⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep21817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358304v1</w:t>
+                <w:t xml:space="preserve">hal-01293123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of European eels exiting the Mediterranean Sea during their spawning migration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Faliex</w:t>
+                <w:t xml:space="preserve">Phthalate metabolites in the European eel (Anguilla anguilla) from Mediterranean coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourgous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Simon</w:t>
+                <w:t xml:space="preserve">F. Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Håkan Westerberg</w:t>
+                <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 569-570, pp.1053-1059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep21817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293123v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between parasitism, energy reserves and fecundity of European anchovy, Engraulis encrasicolus, in the northwestern Mediterranean Sea</w:t>
               </w:r>
@@ -3063,51 +3063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Manetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3581,51 +3581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of introduced vs. native parasites on the body condition of migrant silver eels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish Health and Fisheries, Implications for Stock Assessment and Management: The Mediterranean Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Shulman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proctophantastes brayi, n. sp. (Digenea: Zoogonidae) parasite of the deep-sea fish Polymixia Lowe, 1838 from Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mouahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Allienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahterine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4965,51 +4965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Amilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,51 +5233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704890v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04918251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Westerberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wahlberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aarestrup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourgous" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faliex" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.159" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferrer-Maza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lloret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Vila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cov069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2205-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrer-Maza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst217" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3642-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6C2Q4NQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Shulman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Raga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00660137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Cribb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2674-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLJ3WQ1N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Jover" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez-Jerez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Bayle-Sempere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2KGQZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahterine da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTL7BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Le Gallou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cambra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Amilhat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdoit-Jarraya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35815-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789913v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menniti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198793v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Podda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Culurgioni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Diciotti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Palmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes8080386" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat Ghosson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Goossens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Peyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Koffi-About" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108379" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prellwitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mateo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz D&#237;az" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antunes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2022013095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704890v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapissier-Bontemps" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfd.13634" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jousseaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-021-07100-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04918251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Westerberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amilhat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wahlberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aarestrup" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2021.151613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060839" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03240990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Righton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Piper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belpaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12549" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02473911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Kuroki" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Miller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pikering" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2019.102234" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Miller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04199972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mercader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trancart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140675" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01293123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Westerberg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21817" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourgous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevreuil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faliex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.159" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01273013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolors Ferrer-Maza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Lloret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Vila" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/conphys/cov069" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Munoz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vila" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2205-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01265895v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fazio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Manetti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Paris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01267574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrer-Maza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lloret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst217" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouve" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Buscail" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2229-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905753v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney A Bray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-013-3642-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6C2Q4NQR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00932207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Virag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2013040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721530v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Shulman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Raga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00700373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Beurden" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Castric" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schoehn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2012.02.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00660137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Cribb" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2674-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DLJ3WQ1N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00459372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Jover" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanchez-Jerez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Bayle-Sempere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00286476v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Cribb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2KGQZJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahterine da Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.02.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTL7BRS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Diaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mateo Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Korta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos H. Antunes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278955v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antunes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>