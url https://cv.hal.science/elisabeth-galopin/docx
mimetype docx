--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1306,831 +1306,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage bistability of coherent electron injection and nonlinear dynamics of a Bloch oscillation in a semiconductor superlattice</w:t>
+                <w:t xml:space="preserve">Towards high quality CVD graphene growth and transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Minot</w:t>
+                <w:t xml:space="preserve">G. Deokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishal Jagtap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+                <w:t xml:space="preserve">J. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
+                <w:t xml:space="preserve">I. Razado-Colambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Barbay</w:t>
+                <w:t xml:space="preserve">Jean-Louis Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245308⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.82-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286970v1</w:t>
+                <w:t xml:space="preserve">hal-02950347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton lifetime and spin dynamics in type-I In1-xAlxAs/Ga0.67Al0.33As quantum dots: Photoluminescence and pump-probe experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lermaitre</w:t>
+                <w:t xml:space="preserve">Graphene FETs With Aluminum Bottom-Gate Electrodes and Its Natural Oxide as Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geetanjali Deokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haechon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.09.035⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (9), pp.2769-2773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2459657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229134v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Orbit Coupling for Photons and Polaritons in Microstructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Lemaître</w:t>
+                <w:t xml:space="preserve">Realization of an all optical exciton-polariton router</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrii Tanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.011034⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (20), pp.201115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275245v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of an all optical exciton-polariton router</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aristide Lemaitre</w:t>
+                <w:t xml:space="preserve">Voltage bistability of coherent electron injection and nonlinear dynamics of a Bloch oscillation in a semiconductor superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Minot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936158⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (24), pp.245308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065600v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high quality CVD graphene growth and transfer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Codron</w:t>
+                <w:t xml:space="preserve">Exciton lifetime and spin dynamics in type-I In1-xAlxAs/Ga0.67Al0.33As quantum dots: Photoluminescence and pump-probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+                <w:t xml:space="preserve">A. Lermaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89, pp.82-92. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950347v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene FETs With Aluminum Bottom-Gate Electrodes and Its Natural Oxide as Dielectrics</w:t>
+                <w:t xml:space="preserve">Spin-Orbit Coupling for Photons and Polaritons in Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">V.G. Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhou</w:t>
+                <w:t xml:space="preserve">D. D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geetanjali Deokar</w:t>
+                <w:t xml:space="preserve">I. Carusotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haechon Kim</w:t>
+                <w:t xml:space="preserve">T Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (9), pp.2769-2773. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.011034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2459657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.011034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304371v1</w:t>
+                <w:t xml:space="preserve">hal-01275245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
               </w:r>
@@ -2275,90 +2275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of Dirac Cones and a Flatband in a Honeycomb Lattice for Polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carusotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (11), </w:t>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Energy Spectrum of a Polariton Gas in a Fibonacci Quasiperiodic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrii Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gurevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,51 +2448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (14), pp.146404. </w:t>
@@ -2556,51 +2556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,834 +2792,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton-generated intensity squeezing in semiconductor micropillars</w:t>
+                <w:t xml:space="preserve">Fabrication of an InGaAs spin filter by implantation of paramagnetic centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Boulier</w:t>
+                <w:t xml:space="preserve">Cong Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoaki Bamba</w:t>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Amo</w:t>
+                <w:t xml:space="preserve">David Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Adrados</w:t>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lemaitre</w:t>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (5), pp.052403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092955v1</w:t>
+                <w:t xml:space="preserve">hal-02050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and control of Turing patterns in a coherent quantum fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polariton-generated intensity squeezing in semiconductor micropillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Boulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
+                <w:t xml:space="preserve">Motoaki Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
+                <w:t xml:space="preserve">A Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
+                <w:t xml:space="preserve">Claire Adrados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
+                <w:t xml:space="preserve">A Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1038/ncomms4260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942706v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a Double-Barrier Resonant Tunneling Diode for Cavity Polaritons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and control of Turing patterns in a coherent quantum fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nguyen</w:t>
+                <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vishnevsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Tanese</w:t>
+                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Solnyshkov</w:t>
+                <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.236601⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065628v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensation in solitonic gap states in a one-dimensional periodic potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realization of a Double-Barrier Resonant Tunneling Diode for Cavity Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vishnevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solnyshkov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2760⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.236601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065626v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the oxidation interface in an AlGaAs/AlxOy waveguide structure by using a GaAs/AlAs superlattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polariton condensation in solitonic gap states in a one-dimensional periodic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Song</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Yacomotti</w:t>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 210, pp.1171-1177. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201228770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872060v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of an InGaAs spin filter by implantation of paramagnetic centers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the oxidation interface in an AlGaAs/AlxOy waveguide structure by using a GaAs/AlAs superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Tu Nguyen</w:t>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lagarde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">A.M. Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210, pp.1171-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201228770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050556v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond to sub-picosecond pulse generation from mode-locked VECSELs at 1.55 µm</w:t>
               </w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrii Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3867,1195 +3867,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of self-catalyzed GaN nanowires and chronology of their formation by molecular beam epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic properties of silver nanostructures coated with an amorphous silicon-carbon alloy and their applications for sensitive sensing of DNA hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Touahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Travers</w:t>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Glas</w:t>
+                <w:t xml:space="preserve">A.C. Gouget-Laemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245606⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136, pp.1859-1866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0an01022g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132767v1</w:t>
+                <w:t xml:space="preserve">hal-00591331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic properties of silver nanostructures coated with an amorphous silicon-carbon alloy and their applications for sensitive sensing of DNA hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology of self-catalyzed GaN nanowires and chronology of their formation by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Touahir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">L. Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C. Gouget-Laemmel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.N. Chazalviel</w:t>
+                <w:t xml:space="preserve">G Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (24), pp.245606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/22/24/245606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0an01022g⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591331v1</w:t>
+                <w:t xml:space="preserve">hal-02132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of plasmonic nanostructures coated with thin oxide films for refractive index sensing : experimental and theoretical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Molecular monolayers on silicon as substrates for biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Touahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
+                <w:t xml:space="preserve">P. Allongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+                <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Pennec</w:t>
+                <w:t xml:space="preserve">R. Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">J.-N. Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114, pp.11769-11775. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (1), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1023839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549439v1</w:t>
+                <w:t xml:space="preserve">hal-03452258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">Selective adhesion of Bacillus cereus spores on heterogeneously wetted silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jacopin</w:t>
+                <w:t xml:space="preserve">Gaëlle Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+                <w:t xml:space="preserve">Yannick Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Warde</w:t>
+                <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (42), pp.425206. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.3479-3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la9030377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003140v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Thomy</w:t>
+                <w:t xml:space="preserve">Preparation of boron-doped diamond nanowires and their application for sensitive electrochemical detection of tryptophan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.438-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549490v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular monolayers on silicon as substrates for biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Touahir</w:t>
+                <w:t xml:space="preserve">Sensitivity of plasmonic nanostructures coated with thin oxide films for refractive index sensing : experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Allongue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-N. Chazalviel</w:t>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2010.03.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.11769-11775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1023839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452258v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of boron-doped diamond nanowires and their application for sensitive electrochemical detection of tryptophan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (42), pp.425206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.01.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132746v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adhesion of Bacillus cereus spores on heterogeneously wetted silicon nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+                <w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Piret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lequette</w:t>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (5), pp.3479-3484. </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.011102-1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9030377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663492v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a diamond-based localized surface plasmon resonance interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,77 +5145,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonsson-Nedziolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.15921-15927. </w:t>
@@ -5292,64 +5292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.1396-1403. </w:t>
@@ -5381,307 +5381,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+                <w:t xml:space="preserve">N. Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.813-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283960v1</w:t>
+                <w:t xml:space="preserve">hal-00255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Verplanck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00255843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creeping, walking and jumping drop</w:t>
               </w:r>
@@ -5693,77 +5693,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (9), pp.091111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6198,721 +6198,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Control of Transverse Patterns in a Quantum Fluid of Microcavity Polaritons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Controlling Turing Patterns in Spinor Polariton Fluids in Semiconductor Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka-Pang Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.C. Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942755v1</w:t>
+                <w:t xml:space="preserve">hal-00942728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Harmand</w:t>
+                <w:t xml:space="preserve">Formation and Control of Transverse Patterns in a Quantum Fluid of Microcavity Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Nucléation Croissance et Surfaces Hétérogènes du GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Valbonne, France</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099228v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Turing Patterns in Spinor Polariton Fluids in Semiconductor Microcavities</w:t>
+                <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-Pang Chan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.C. Tse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Denver, United States</w:t>
+              <w:t xml:space="preserve">Atelier Nucléation Croissance et Surfaces Hétérogènes du GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942728v1</w:t>
+                <w:t xml:space="preserve">hal-01099228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turing patterns in a coherent quantum fluid of polaritons: formation and all-optical control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Turing patterns in semiconductor microcavities : formation and optical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942735v1</w:t>
+                <w:t xml:space="preserve">hal-00942741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turing patterns in semiconductor microcavities : formation and optical control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Turing patterns in a coherent quantum fluid of polaritons: formation and all-optical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942741v1</w:t>
+                <w:t xml:space="preserve">hal-00942735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turing patterns in a coherent quantum fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6954,103 +6954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave-induced microstreaming in droplets for the enhancement of biosensing performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels FEDSM2010-ICNMM2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Canada. Paper number 30966, 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7075,103 +7075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the short and long range sensing using gold nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Nanophotonics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belgium. pp.771235-1-8, </w:t>
@@ -7222,90 +7222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des structures nanométriques pour la conception de capteurs bio-plasmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, _, France</w:t>
@@ -7386,51 +7386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
@@ -7453,255 +7453,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284453v1</w:t>
+                <w:t xml:space="preserve">hal-00285620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave µstreaming to enhance biosensing in a droplet-based µTAS plateform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7752,77 +7731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Twente, Netherlands</w:t>
@@ -7845,152 +7824,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.1670-1672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285620v1</w:t>
+                <w:t xml:space="preserve">hal-00284453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced protein capture by ultrafast SAW droplet micromixing</w:t>
               </w:r>
@@ -8002,64 +8002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8094,90 +8094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and nanotechnology : detection of proteins expressed by isolated cancerous cells on a chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8232,77 +8232,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidique pour l'analyse des protéines exprimées par des cellules cancéreuses isolées sur un microréseau d'immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hondermarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8376,51 +8376,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROSS: Clean ROom Support Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9039,51 +9039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goblot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Boit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.113901" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baboux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bernardis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladilin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Sala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0336-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lermaitre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.09.035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Solnyshkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jacqmin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.011034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marsault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deokar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razado-Colambo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacqmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbarchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.116402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gurevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.146404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sturm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boulier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Bamba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Lewandowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Luk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Chi Tse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Hang Kwong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vishnevsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.236601" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Song" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Yacomotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228770" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPXH3C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Wertz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.126403" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touahir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gouget-Laemmel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chazalviel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an01022g" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549439v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niedziolka-Jonsson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1023839" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukherroub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Chazalviel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.03.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSFX0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Brenner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2V310XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663492v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lequette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9030377" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908916y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Nedziolka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905154z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900087s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942755v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Pang Chan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854855" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino El Hani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goguillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goblot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Boit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.113901" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baboux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bernardis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladilin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Sala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0336-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deokar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razado-Colambo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marsault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lermaitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.09.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Solnyshkov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jacqmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.011034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacqmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbarchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.116402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gurevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.146404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sturm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boulier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Bamba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4260" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Lewandowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Luk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Chi Tse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Hang Kwong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vishnevsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.236601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2760" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Song" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Yacomotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228770" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPXH3C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Wertz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.126403" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touahir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gouget-Laemmel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chazalviel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an01022g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukherroub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Chazalviel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.03.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSFX0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lequette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9030377" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Brenner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2V310XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niedziolka-Jonsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1023839" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908916y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Nedziolka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905154z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900087s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942728v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Pang Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942741v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854855" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino El Hani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goguillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>