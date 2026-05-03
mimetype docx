--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1306,831 +1306,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards high quality CVD graphene growth and transfer</w:t>
+                <w:t xml:space="preserve">Voltage bistability of coherent electron injection and nonlinear dynamics of a Bloch oscillation in a semiconductor superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Deokar</w:t>
+                <w:t xml:space="preserve">Christophe Minot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Avila</w:t>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Razado-Colambo</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Codron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyaval</w:t>
+                <w:t xml:space="preserve">Sylvain Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.017⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (24), pp.245308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950347v1</w:t>
+                <w:t xml:space="preserve">hal-02286970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene FETs With Aluminum Bottom-Gate Electrodes and Its Natural Oxide as Dielectrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
+                <w:t xml:space="preserve">Exciton lifetime and spin dynamics in type-I In1-xAlxAs/Ga0.67Al0.33As quantum dots: Photoluminescence and pump-probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Barisien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lermaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2015.2459657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 158, pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304371v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of an all optical exciton-polariton router</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+                <w:t xml:space="preserve">Spin-Orbit Coupling for Photons and Polaritons in Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carusotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Jacqmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936158⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.011034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.011034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065600v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage bistability of coherent electron injection and nonlinear dynamics of a Bloch oscillation in a semiconductor superlattice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+                <w:t xml:space="preserve">Realization of an all optical exciton-polariton router</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Marsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrii Tanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Barbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.245308⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (20), pp.201115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286970v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton lifetime and spin dynamics in type-I In1-xAlxAs/Ga0.67Al0.33As quantum dots: Photoluminescence and pump-probe experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Towards high quality CVD graphene growth and transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deokar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Razado-Colambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lermaitre</w:t>
+                <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 158, pp.136-141. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.82-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2014.09.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229134v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Orbit Coupling for Photons and Polaritons in Microstructures</w:t>
+                <w:t xml:space="preserve">Graphene FETs With Aluminum Bottom-Gate Electrodes and Its Natural Oxide as Dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.G. Sala</w:t>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D. Solnyshkov</w:t>
+                <w:t xml:space="preserve">Xin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Carusotto</w:t>
+                <w:t xml:space="preserve">Geetanjali Deokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Jacqmin</w:t>
+                <w:t xml:space="preserve">Haechon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaître</w:t>
+                <w:t xml:space="preserve">Mohamed Moez Belhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.011034. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (9), pp.2769-2773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.5.011034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2015.2459657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275245v1</w:t>
+                <w:t xml:space="preserve">hal-02304371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
               </w:r>
@@ -2275,90 +2275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of Dirac Cones and a Flatband in a Honeycomb Lattice for Polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carusotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abbarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (11), </w:t>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Energy Spectrum of a Polariton Gas in a Fibonacci Quasiperiodic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrii Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gurevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2448,51 +2448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacqmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (14), pp.146404. </w:t>
@@ -2524,1102 +2524,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical phase modulation in a cavity-polariton Mach–Zehnder interferometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms4278⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (21), pp.213105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4880101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065618v1</w:t>
+                <w:t xml:space="preserve">hal-01096617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">All-optical phase modulation in a cavity-polariton Mach–Zehnder interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (21), pp.213105. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4880101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096617v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of an InGaAs spin filter by implantation of paramagnetic centers</w:t>
+                <w:t xml:space="preserve">Polariton-generated intensity squeezing in semiconductor micropillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Tu Nguyen</w:t>
+                <w:t xml:space="preserve">T Boulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+                <w:t xml:space="preserve">Motoaki Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lagarde</w:t>
+                <w:t xml:space="preserve">A Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+                <w:t xml:space="preserve">Claire Adrados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carrère</w:t>
+                <w:t xml:space="preserve">A Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1038/ncomms4260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050556v1</w:t>
+                <w:t xml:space="preserve">hal-01092955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton-generated intensity squeezing in semiconductor micropillars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and control of Turing patterns in a coherent quantum fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motoaki Bamba</w:t>
+                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Amo</w:t>
+                <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Adrados</w:t>
+                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lemaitre</w:t>
+                <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms4260⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092955v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and control of Turing patterns in a coherent quantum fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Realization of a Double-Barrier Resonant Tunneling Diode for Cavity Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
+                <w:t xml:space="preserve">H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
+                <w:t xml:space="preserve">D. Vishnevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
+                <w:t xml:space="preserve">D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.236601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942706v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a Double-Barrier Resonant Tunneling Diode for Cavity Polaritons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Polariton condensation in solitonic gap states in a one-dimensional periodic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.236601⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065628v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton condensation in solitonic gap states in a one-dimensional periodic potential</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the oxidation interface in an AlGaAs/AlxOy waveguide structure by using a GaAs/AlAs superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Solnyshkov</w:t>
+                <w:t xml:space="preserve">J.Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lemaître</w:t>
+                <w:t xml:space="preserve">A.M. Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (1), </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210, pp.1171-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201228770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065626v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the oxidation interface in an AlGaAs/AlxOy waveguide structure by using a GaAs/AlAs superlattice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of an InGaAs spin filter by implantation of paramagnetic centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouchoule</w:t>
+                <w:t xml:space="preserve">Cong Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patriarche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Yacomotti</w:t>
+                <w:t xml:space="preserve">David Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (5), pp.052403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00872060v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond to sub-picosecond pulse generation from mode-locked VECSELs at 1.55 µm</w:t>
               </w:r>
@@ -3778,51 +3778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrii Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Wertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,915 +4147,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular monolayers on silicon as substrates for biosensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Allongue</w:t>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aureau</w:t>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boukherroub</w:t>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Chazalviel</w:t>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Warde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2010.03.011⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (42), pp.425206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452258v1</w:t>
+                <w:t xml:space="preserve">hal-01003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adhesion of Bacillus cereus spores on heterogeneously wetted silicon nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">O. Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lequette</w:t>
+                <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Merlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la9030377⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.011102-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663492v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of boron-doped diamond nanowires and their application for sensitive electrochemical detection of tryptophan</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity of plasmonic nanostructures coated with thin oxide films for refractive index sensing : experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.11769-11775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1023839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02132746v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of plasmonic nanostructures coated with thin oxide films for refractive index sensing : experimental and theoretical investigations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yan Pennec</w:t>
+                <w:t xml:space="preserve">Molecular monolayers on silicon as substrates for biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Touahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">P. Allongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-N. Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1023839⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (1), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549439v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of boron-doped diamond nanowires and their application for sensitive electrochemical detection of tryptophan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Warde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), pp.438-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003140v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Selective adhesion of Bacillus cereus spores on heterogeneously wetted silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
+                <w:t xml:space="preserve">Gaëlle Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merlen</w:t>
+                <w:t xml:space="preserve">Yannick Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thomy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4, pp.011102-1-5. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.3479-3484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la9030377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549490v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a diamond-based localized surface plasmon resonance interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,77 +5145,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonsson-Nedziolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.15921-15927. </w:t>
@@ -5292,64 +5292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, pp.1396-1403. </w:t>
@@ -5381,307 +5381,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Verplanck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Camart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00255843v1</w:t>
+                <w:t xml:space="preserve">hal-00283960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">N. Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.813-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00283960v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creeping, walking and jumping drop</w:t>
               </w:r>
@@ -5693,77 +5693,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (9), pp.091111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6198,234 +6198,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Turing Patterns in Spinor Polariton Fluids in Semiconductor Microcavities</w:t>
+                <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka-Pang Chan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.C. Tse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
+                <w:t xml:space="preserve">J.C. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Denver, United States</w:t>
+              <w:t xml:space="preserve">Atelier Nucléation Croissance et Surfaces Hétérogènes du GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942728v1</w:t>
+                <w:t xml:space="preserve">hal-01099228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and Control of Transverse Patterns in a Quantum Fluid of Microcavity Polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Ho Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
@@ -6448,471 +6448,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
+                <w:t xml:space="preserve">Controlling Turing Patterns in Spinor Polariton Fluids in Semiconductor Microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jamond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Ka-Pang Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Harmand</w:t>
+                <w:t xml:space="preserve">Y.C. Tse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Nucléation Croissance et Surfaces Hétérogènes du GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Valbonne, France</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099228v1</w:t>
+                <w:t xml:space="preserve">hal-00942728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turing patterns in semiconductor microcavities : formation and optical control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Turing patterns in a coherent quantum fluid of polaritons: formation and all-optical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942741v1</w:t>
+                <w:t xml:space="preserve">hal-00942735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turing patterns in a coherent quantum fluid of polaritons: formation and all-optical control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Turing patterns in semiconductor microcavities : formation and optical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Optics of Excitons in Confined Systems (OECS 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942735v1</w:t>
+                <w:t xml:space="preserve">hal-00942741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turing patterns in a coherent quantum fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6954,103 +6954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave-induced microstreaming in droplets for the enhancement of biosensing performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels FEDSM2010-ICNMM2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Canada. Paper number 30966, 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7075,103 +7075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the short and long range sensing using gold nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Nanophotonics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belgium. pp.771235-1-8, </w:t>
@@ -7222,90 +7222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des structures nanométriques pour la conception de capteurs bio-plasmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, _, France</w:t>
@@ -7386,51 +7386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
@@ -7453,234 +7453,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.1670-1672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285620v1</w:t>
+                <w:t xml:space="preserve">hal-00284453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave µstreaming to enhance biosensing in a droplet-based µTAS plateform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7731,77 +7752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Twente, Netherlands</w:t>
@@ -7824,173 +7845,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284453v1</w:t>
+                <w:t xml:space="preserve">hal-00285620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced protein capture by ultrafast SAW droplet micromixing</w:t>
               </w:r>
@@ -8002,64 +8002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8094,77 +8094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and nanotechnology : detection of proteins expressed by isolated cancerous cells on a chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,64 +8232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidique pour l'analyse des protéines exprimées par des cellules cancéreuses isolées sur un microréseau d'immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8376,51 +8376,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROSS: Clean ROom Support Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino El Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9039,51 +9039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goblot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Boit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.113901" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baboux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bernardis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladilin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Sala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0336-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deokar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razado-Colambo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065600v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marsault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936158" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245308" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lermaitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.09.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Solnyshkov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jacqmin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.011034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacqmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbarchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.116402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gurevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.146404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sturm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050556v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boulier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Bamba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4260" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Lewandowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Luk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Chi Tse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Hang Kwong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03016" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065628v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vishnevsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.236601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065626v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2760" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872060v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Song" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Yacomotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228770" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPXH3C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Wertz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.126403" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touahir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gouget-Laemmel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chazalviel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an01022g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukherroub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Chazalviel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.03.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSFX0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lequette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9030377" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Brenner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2V310XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niedziolka-Jonsson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1023839" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908916y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Nedziolka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905154z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900087s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942728v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Pang Chan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942741v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854855" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino El Hani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goguillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goblot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Boit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.113901" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baboux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bernardis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladilin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Sala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0336-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lermaitre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.09.035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Solnyshkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jacqmin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.011034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marsault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deokar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razado-Colambo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacqmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbarchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.116402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gurevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.146404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sturm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4278" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boulier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Bamba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Lewandowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Luk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Chi Tse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Hang Kwong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vishnevsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.236601" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Song" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Yacomotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228770" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPXH3C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Wertz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.126403" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touahir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gouget-Laemmel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chazalviel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an01022g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niedziolka-Jonsson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1023839" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukherroub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Chazalviel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.03.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSFX0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Brenner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2V310XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663492v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lequette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9030377" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908916y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Nedziolka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905154z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900087s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Pang Chan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854855" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino El Hani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goguillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>