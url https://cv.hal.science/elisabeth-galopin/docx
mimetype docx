--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2524,295 +2524,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">All-optical phase modulation in a cavity-polariton Mach–Zehnder interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Flayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4880101⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms4278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096617v1</w:t>
+                <w:t xml:space="preserve">hal-03065618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-optical phase modulation in a cavity-polariton Mach–Zehnder interferometer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (21), pp.213105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms4278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4880101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065618v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton-generated intensity squeezing in semiconductor micropillars</w:t>
               </w:r>
@@ -3092,64 +3092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vishnevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3200,64 +3200,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton condensation in solitonic gap states in a one-dimensional periodic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,915 +4147,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
+                <w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+                <w:t xml:space="preserve">O. Ducloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jacopin</w:t>
+                <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
+                <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.011102-1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003140v1</w:t>
+                <w:t xml:space="preserve">hal-00549490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of biosensing performance in a droplet-based bioreactor by in situ microstreaming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the electronic transport in GaN nanowires containing GaN/AlN quantum discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Rigutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ducloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">A.D.L. Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
+                <w:t xml:space="preserve">Maria Tchernycheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merlen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Warde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (42), pp.425206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/42/425206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3310930⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of plasmonic nanostructures coated with thin oxide films for refractive index sensing : experimental and theoretical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Galopin</w:t>
+                <w:t xml:space="preserve">Molecular monolayers on silicon as substrates for biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Touahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
+                <w:t xml:space="preserve">P. Allongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
+                <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Pennec</w:t>
+                <w:t xml:space="preserve">R. Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">J.-N. Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114, pp.11769-11775. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (1), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1023839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549439v1</w:t>
+                <w:t xml:space="preserve">hal-03452258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular monolayers on silicon as substrates for biosensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Allongue</w:t>
+                <w:t xml:space="preserve">Selective adhesion of Bacillus cereus spores on heterogeneously wetted silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aureau</w:t>
+                <w:t xml:space="preserve">Gaëlle Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boukherroub</w:t>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-N. Chazalviel</w:t>
+                <w:t xml:space="preserve">Yannick Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2010.03.011⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.3479-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la9030377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03452258v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of boron-doped diamond nanowires and their application for sensitive electrochemical detection of tryptophan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (3), pp.438-441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adhesion of Bacillus cereus spores on heterogeneously wetted silicon nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+                <w:t xml:space="preserve">Sensitivity of plasmonic nanostructures coated with thin oxide films for refractive index sensing : experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Piret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+                <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lequette</w:t>
+                <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Faille</w:t>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (5), pp.3479-3484. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.11769-11775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la9030377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp1023839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663492v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a diamond-based localized surface plasmon resonance interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ghodbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,77 +5145,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Niedziolka-Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonsson-Nedziolka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.15921-15927. </w:t>
@@ -5292,51 +5292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barbillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5381,307 +5381,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+                <w:t xml:space="preserve">N. Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+                <w:t xml:space="preserve">J.C. Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.813-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283960v1</w:t>
+                <w:t xml:space="preserve">hal-00255843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible electrowetting on superhydrophobic silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic microstreaming system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Verplanck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rabah Boukherroub</w:t>
+                <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.746-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl062606c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00255843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creeping, walking and jumping drop</w:t>
               </w:r>
@@ -5693,77 +5693,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (9), pp.091111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6323,277 +6323,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Control of Transverse Patterns in a Quantum Fluid of Microcavity Polaritons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling Turing Patterns in Spinor Polariton Fluids in Semiconductor Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka-Pang Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.C. Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics West 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942755v1</w:t>
+                <w:t xml:space="preserve">hal-00942728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling Turing Patterns in Spinor Polariton Fluids in Semiconductor Microcavities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation and Control of Transverse Patterns in a Quantum Fluid of Microcavity Polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Przemyslaw Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Ardizzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y.C. Tse</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuen-Chi Tse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nai-Hang Kwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Ho Luk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Denver, United States</w:t>
+              <w:t xml:space="preserve">SPIE Photonics West 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942728v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turing patterns in a coherent quantum fluid of polaritons: formation and all-optical control</w:t>
               </w:r>
@@ -6954,103 +6954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave-induced microstreaming in droplets for the enhancement of biosensing performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting and 8th International Conference on Nanochannels, Microchannels, and Minichannels FEDSM2010-ICNMM2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Canada. Paper number 30966, 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7075,103 +7075,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of the short and long range sensing using gold nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe, Nanophotonics III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belgium. pp.771235-1-8, </w:t>
@@ -7222,90 +7222,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des structures nanométriques pour la conception de capteurs bio-plasmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Akjouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées de la Matière Condensée, JMC12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, _, France</w:t>
@@ -7386,51 +7386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
@@ -7453,255 +7453,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Beaugeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pinchemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284453v1</w:t>
+                <w:t xml:space="preserve">hal-00285620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave µstreaming to enhance biosensing in a droplet-based µTAS plateform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzam Zoueshtiagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.294-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7752,77 +7731,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Twente, Netherlands</w:t>
@@ -7845,152 +7824,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodétecteur à plasmon de surface couplé à une plateforme microfluidique d'onde acoustique de surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">SPR biosensing coupled to a digital microfluidic surface acoustic wave system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Beaugeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Général 2007 de la Société Française de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Miniaturized Systems for Chemistry and Life Sciences, MicroTAS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.1670-1672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2007.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285620v1</w:t>
+                <w:t xml:space="preserve">hal-00284453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced protein capture by ultrafast SAW droplet micromixing</w:t>
               </w:r>
@@ -8002,64 +8002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Camart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tabourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8094,77 +8094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and nanotechnology : detection of proteins expressed by isolated cancerous cells on a chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,64 +8232,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidique pour l'analyse des protéines exprimées par des cellules cancéreuses isolées sur un microréseau d'immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Boukherroub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9039,51 +9039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goblot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Boit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.113901" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baboux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bernardis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladilin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Sala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0336-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lermaitre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.09.035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Solnyshkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jacqmin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.011034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marsault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deokar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razado-Colambo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacqmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbarchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.116402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gurevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.146404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sturm" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4278" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boulier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Bamba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Lewandowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Luk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Chi Tse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Hang Kwong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vishnevsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.236601" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Song" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Yacomotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228770" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPXH3C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Wertz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.126403" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touahir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gouget-Laemmel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chazalviel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an01022g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niedziolka-Jonsson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1023839" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukherroub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Chazalviel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.03.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSFX0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Brenner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2V310XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663492v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lequette" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9030377" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908916y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Nedziolka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905154z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900087s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942755v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Pang Chan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854855" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino El Hani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goguillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05076648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c00518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goblot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicentini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Boit&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.113901" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304358v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#237;az &#193;lvarez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eschimese" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eliet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR00678D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baboux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Bernardis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gladilin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Daly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barisien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.02.043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. G. Sala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marsault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115313" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barisien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaitre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-0336-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286970v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barbay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.245308" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lermaitre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2014.09.035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Sala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Solnyshkov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jacqmin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.5.011034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marsault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrii Tanese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Lemaitre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936158" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deokar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razado-Colambo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Codron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyaval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.03.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetanjali Deokar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haechon Kim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moez Belhaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2015.2459657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009650v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacqmin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abbarchi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.116402" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gurevich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.146404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sturm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanese" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flayac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boulier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoaki Bamba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemaitre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4260" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Ardizzone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Lewandowski" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Ho Luk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen-Chi Tse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nai-Hang Kwong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vishnevsky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.236601" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2760" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Song" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchoule" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Yacomotti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228770" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWPXH3C1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02050556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Tu Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagarde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchoule" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuang Zhao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiad Khadour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Harmand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905977" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galbiati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Ferrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Wertz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.126403" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591331v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touahir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Boukherroub" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Gouget-Laemmel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chazalviel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0an01022g" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132767v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Largeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Glas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/22/24/245606" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5C4ADB578E6FC0B4897517095749436AB40DC68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ducloux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Zoueshtiagh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merlen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3310930" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rigutti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacopin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D.L. Bugallo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tchernycheva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Warde" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/42/425206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MNV6DQQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allongue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukherroub" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Chazalviel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2010.03.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HQSFX0H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663492v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lequette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Faille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9030377" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132746v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Brenner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.01.014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2V310XH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niedziolka-Jonsson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Akjouj" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pennec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1023839" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghodbane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klauser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp908916y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473362v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noual" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonsson-Nedziolka" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905154z" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413200v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbillat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900087s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verplanck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062606c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaugeois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pinchemel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Camart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2007.08.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1K76X9G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203792v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Druon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2775412" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04446004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Defond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Perona" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Pang Chan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942755v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Luk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942741v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568974v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saison" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854855" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lapierre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284452v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285618v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lapierre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284453v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140372v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabourier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131331v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carlier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hondermarck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438285v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino El Hani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goguillon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmani Amar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouzidi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madia Charlier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286224v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>