--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth GROSS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dye treatment as management strategy on available light may favour a highly invasive alien aquatic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.103809. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2024.103809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter: Aquatic phototrophic communities respond differently to agricultural run-off exposed via sediment or water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (9), pp.1868-1880. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127830. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03681096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic chemical ecology meets ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.493-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From introduction to nuisance growth: a review of traits of alien aquatic plants which contribute to their invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heidbüchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns of epiphytic reed-associated macroinvertebrate communities across European shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kornijów</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Dukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Leszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 760, pp.144117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypes of the aquatic plant Myriophyllum spicatum with different growth strategies show contrasting sensitivities to copper contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.125552. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN19182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Impact of Myriophyllum heterophyllum, an Aggressive Invader in European Waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pestelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (127), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale geographical and environmental drivers of shallow lake diatom metacommunities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rodríguez-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Girón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135887. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the move: New insights on the ecology and management of native and alien macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Schoelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ferrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary de Winton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103190. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and fractionation of rare earth elements are conserved traits in the Phytolacca genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.18458. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54238-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intraspecific variability matter in ecological risk assessment? Investigation of genotypic variations in three macrophyte species exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lorber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Deletome Profile of Saccharomyces cerevisiae Exposed to the Technology-Critical Element Yttrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants in aquatic ecosystems: current trends and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew O’hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Asaeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-017-3190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygraula nitens, the only native aquatic caterpillar in New Zealand, prefers feeding on an alien submerged plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Redekop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive response of sediment-grown Myriophyllum spicatum L. to arsenic pollution under different CO2 availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroshin Darya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.177-191. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2956-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited effect of gizzard sand on consumption of the macrophyte Myriophyllum spicatum by the great pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2890-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategy, phylogeny and stoichiometry determine the allelopathic potential of native and non-native plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Saccomanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedmer van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (12), pp.1770-1779. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose modifies growth and physiology in axenically grown Myriophyllum spicatum with potential effects on the response to pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.969-975. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton density is similar on native and non-native plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (5), pp.906-915. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrate co-pollution affect biological responses of an aquatic plant to two common herbicides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.355 - 364. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic botany since 1975: Have our views changed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vermaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory on native and exotic aquatic plants: phosphorus and nitrogen drive insect growth and nutrient release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 778 (1), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2448-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a plant? and what is aquatic botany?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Terrados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.iii-iv. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(16)30052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale variation in sexual size dimorphism and sex ratio in the aquatic moth Acentria ephemerella Denis and Schiffermüller, 1775 (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Miler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3-4), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650424.2015.1066015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphytic Diatoms along Environmental Gradients in Western European Shallow Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cejudo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Alvarez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (3), pp.229-235. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201200630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced defense mechanisms in an aquatic angiosperm to insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Fornoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-013-2880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pharm-Ecological Perspective of Terrestrial and Aquatic Plant-Herbivore Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Sorensen Forbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denise Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin M. Orians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik E. Sotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (4), pp.465-480. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-013-0267-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chara can outcompete Myriophyllum under low phosphorus supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (3), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-013-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release from competition and protection determine the outcome of plant interactions along a grazing gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process-based microcosm model to disentangle the combined effects of multiple stressors in lentic and slow-flowing shallow aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the International Society of Limnology (SIL 100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque environnemental des Elements Terres Rares (ETR) dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors under climate change – the CLIMSHIFT-project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter – a microcosm study to evidence effects on phototrophic communities by agricultural run-off introduced via the sediment or the water phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of multiple stressors on shallow freshwater habitats - suspended mesocosms mimicking a benthic-pelagic habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions: regime shifts under multiple agricultural stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS12 - Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic ecosystems induced by multiple agricultural stressors in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives, atelier organisé par Marie Rota dans le cadre du projet Écrire les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To shift or not to shift: Agricultural run-off induced regime shifts in phototrophic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC SciCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des espèces exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lacs du Grand Est face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand-Est, Jan 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted role of macrophytes in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du projet Interreg ‘SeeWandel’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Langenargen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural run-off-induced regime shift in aquatic phototrophic communities changes with elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 11 - Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements for aquatic ecosystems by normalized assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are different stress factors affecting plant quality? Insights from Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic bugs – Or: Why bother about herbivores feeding on aquatic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the NIWA Institute, Hamilton, New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plants at the interface between abiotic environment and biotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at the geological faculty, University of Hamilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are abiotic constraints affecting response to pollutants and biotic interactions in an aquatic plant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular approaches to unravel the effects of rare earth elements in the model bacteria Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Joonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge Muna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of eutrophication for freshwater macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analyses of rare earth-responsive genes in model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements - ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophication: what its definitions tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging between ecology and ecotoxicology: what are suitable endpoints or response variables to detect effects on plants at different ecological levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of freshwater macrophytes: Limited or unexplored allelochemical interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016, International Conference of Ecological Sciences; Symposium Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying “chemical fingerprints” in Myriophyllum spicatum exposed to different stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Mediatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress ecology, ecotoxicology & chemical ecology: &amp;quot;Quel avenir&amp;quot; for the integrative ecological assessment of aquatic systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UWI – Urban Water Interfaces; Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kremmen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What information can we gain by including trait-based endpoints for plants in ecotoxicological tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabane Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements pertub root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based modelling of Shallow Aquatic Microcosms Reveals Adaptation of Phototrophic Communities to Agricultural Run-off and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements (REE) on the submerged macrophyte Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototrophic communities of shallow lakes gain tolerance towards herbicides after exposure to agricultural run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming lowers critical thresholds for multiple stressors induced regime shifts between primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 32th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecophysiologie Animale, 5eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fougères rustiques accumulatrices de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Rare Earth Element accumulation trait shared by different Phytolacca species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors by increasing temperature, fertilizers and pesticides (CLIMSHIFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Imeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5 - Écrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-218, 2021, Documents, 978-2-35687-807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04401224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5. Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782356878076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03700597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivre versus jade à la fin du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire au nord-ouest des Alpes ? La hache polie de Kleinkems à Efringen-Kirchen (Bade-Wurtemberg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Anthony Denaire; Šárka Grando-Válečková; Philippe Lefranc; Michel Mauvilly; Samuel van Willigen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Oberlarg à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, AVAGE, pp.181-196, 2021, Mémoires d'archéologie du Grand Est, 978-2-9561936-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology New Challenges and New Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.IX-XI, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ecology and Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Gross, Jeanne Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.1-31, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook). </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-314-1.50001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du projet de gestion du myriophylle hétérophylle dans le port de Saint-Jean-de-Losne, Côte D’Or (21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth GROSS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dye treatment as management strategy on available light may favour a highly invasive alien aquatic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.103809. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2024.103809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter: Aquatic phototrophic communities respond differently to agricultural run-off exposed via sediment or water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (9), pp.1868-1880. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127830. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03681096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic chemical ecology meets ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.493-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From introduction to nuisance growth: a review of traits of alien aquatic plants which contribute to their invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heidbüchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns of epiphytic reed-associated macroinvertebrate communities across European shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kornijów</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Dukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Leszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 760, pp.144117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypes of the aquatic plant Myriophyllum spicatum with different growth strategies show contrasting sensitivities to copper contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.125552. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Impact of Myriophyllum heterophyllum, an Aggressive Invader in European Waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pestelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (127), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN19182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale geographical and environmental drivers of shallow lake diatom metacommunities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rodríguez-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Girón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135887. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the move: New insights on the ecology and management of native and alien macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Schoelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ferrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary de Winton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103190. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and fractionation of rare earth elements are conserved traits in the Phytolacca genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.18458. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54238-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intraspecific variability matter in ecological risk assessment? Investigation of genotypic variations in three macrophyte species exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lorber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Deletome Profile of Saccharomyces cerevisiae Exposed to the Technology-Critical Element Yttrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive response of sediment-grown Myriophyllum spicatum L. to arsenic pollution under different CO2 availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroshin Darya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.177-191. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2956-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants in aquatic ecosystems: current trends and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew O’hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Asaeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-017-3190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygraula nitens, the only native aquatic caterpillar in New Zealand, prefers feeding on an alien submerged plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Redekop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited effect of gizzard sand on consumption of the macrophyte Myriophyllum spicatum by the great pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2890-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategy, phylogeny and stoichiometry determine the allelopathic potential of native and non-native plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Saccomanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedmer van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (12), pp.1770-1779. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton density is similar on native and non-native plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (5), pp.906-915. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose modifies growth and physiology in axenically grown Myriophyllum spicatum with potential effects on the response to pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.969-975. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic botany since 1975: Have our views changed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vermaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrate co-pollution affect biological responses of an aquatic plant to two common herbicides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.355 - 364. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory on native and exotic aquatic plants: phosphorus and nitrogen drive insect growth and nutrient release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 778 (1), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2448-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a plant? and what is aquatic botany?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Terrados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.iii-iv. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(16)30052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale variation in sexual size dimorphism and sex ratio in the aquatic moth Acentria ephemerella Denis and Schiffermüller, 1775 (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Miler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3-4), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650424.2015.1066015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced defense mechanisms in an aquatic angiosperm to insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Fornoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-013-2880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphytic Diatoms along Environmental Gradients in Western European Shallow Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cejudo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Alvarez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (3), pp.229-235. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201200630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chara can outcompete Myriophyllum under low phosphorus supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (3), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-013-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pharm-Ecological Perspective of Terrestrial and Aquatic Plant-Herbivore Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Sorensen Forbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denise Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin M. Orians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik E. Sotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (4), pp.465-480. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-013-0267-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release from competition and protection determine the outcome of plant interactions along a grazing gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process-based microcosm model to disentangle the combined effects of multiple stressors in lentic and slow-flowing shallow aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the International Society of Limnology (SIL 100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque environnemental des Elements Terres Rares (ETR) dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors under climate change – the CLIMSHIFT-project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter – a microcosm study to evidence effects on phototrophic communities by agricultural run-off introduced via the sediment or the water phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of multiple stressors on shallow freshwater habitats - suspended mesocosms mimicking a benthic-pelagic habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions: regime shifts under multiple agricultural stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS12 - Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic ecosystems induced by multiple agricultural stressors in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives, atelier organisé par Marie Rota dans le cadre du projet Écrire les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC SciCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To shift or not to shift: Agricultural run-off induced regime shifts in phototrophic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des espèces exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lacs du Grand Est face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand-Est, Jan 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted role of macrophytes in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du projet Interreg ‘SeeWandel’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Langenargen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural run-off-induced regime shift in aquatic phototrophic communities changes with elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 11 - Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements for aquatic ecosystems by normalized assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are different stress factors affecting plant quality? Insights from Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic bugs – Or: Why bother about herbivores feeding on aquatic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the NIWA Institute, Hamilton, New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plants at the interface between abiotic environment and biotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at the geological faculty, University of Hamilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are abiotic constraints affecting response to pollutants and biotic interactions in an aquatic plant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular approaches to unravel the effects of rare earth elements in the model bacteria Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Joonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge Muna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of eutrophication for freshwater macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analyses of rare earth-responsive genes in model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements - ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophication: what its definitions tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging between ecology and ecotoxicology: what are suitable endpoints or response variables to detect effects on plants at different ecological levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of freshwater macrophytes: Limited or unexplored allelochemical interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016, International Conference of Ecological Sciences; Symposium Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying “chemical fingerprints” in Myriophyllum spicatum exposed to different stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Mediatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress ecology, ecotoxicology & chemical ecology: &amp;quot;Quel avenir&amp;quot; for the integrative ecological assessment of aquatic systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UWI – Urban Water Interfaces; Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kremmen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What information can we gain by including trait-based endpoints for plants in ecotoxicological tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabane Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements pertub root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based modelling of Shallow Aquatic Microcosms Reveals Adaptation of Phototrophic Communities to Agricultural Run-off and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements (REE) on the submerged macrophyte Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming lowers critical thresholds for multiple stressors induced regime shifts between primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 32th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototrophic communities of shallow lakes gain tolerance towards herbicides after exposure to agricultural run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecophysiologie Animale, 5eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fougères rustiques accumulatrices de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Rare Earth Element accumulation trait shared by different Phytolacca species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors by increasing temperature, fertilizers and pesticides (CLIMSHIFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Imeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5 - Écrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-218, 2021, Documents, 978-2-35687-807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04401224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5. Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782356878076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03700597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivre versus jade à la fin du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire au nord-ouest des Alpes ? La hache polie de Kleinkems à Efringen-Kirchen (Bade-Wurtemberg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Anthony Denaire; Šárka Grando-Válečková; Philippe Lefranc; Michel Mauvilly; Samuel van Willigen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Oberlarg à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, AVAGE, pp.181-196, 2021, Mémoires d'archéologie du Grand Est, 978-2-9561936-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology New Challenges and New Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.IX-XI, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ecology and Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Gross, Jeanne Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.1-31, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook). </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-314-1.50001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du projet de gestion du myriophylle hétérophylle dans le port de Saint-Jean-de-Losne, Côte D’Or (21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Groffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Mahdjoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127830" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09938-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hussner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heidb&#252;chel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coetzee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04463-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kornij&#243;w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dukowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Leszczy&#324;ska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523528v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19182" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pestelard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodr&#237;guez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-Gir&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Irvine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135887" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hofstra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ferrell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Winton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54238-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew O&#8217;hare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Asaeda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bakker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chambers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3190-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Redekop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#239;na Nuttens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clayton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2709-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paroshin Darya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2956-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lombardo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2890-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Grutters" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Saccomanno" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Donk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03956" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3610" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12911" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Nuttens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lenouvel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermaat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2016.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2448-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Terrados" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(16)30052-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2015.1066015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076310v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cejudo-Figueiras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Alvarez-Blanco" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross Elisabeth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201200630" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NQF2PWD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fornoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2880-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115065v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sorensen Forbey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denise Dearing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Orians" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Sotka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0267-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDDTHFB7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0292-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK4L61X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651516v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19778.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gilardone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189441v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189442v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233473v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189445v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189730v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378239v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189465v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233499v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233491v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233493v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabane Fatou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755434v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133266v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935288v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189709v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401224v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/ecrire-les-plantes-une-premiere-approche-interdisciplinaire/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964477v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50001-8" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321272v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mistral" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mahdjoub" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Groffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Mahdjoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127830" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09938-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hussner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heidb&#252;chel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coetzee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04463-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kornij&#243;w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dukowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Leszczy&#324;ska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pestelard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19182" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodr&#237;guez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-Gir&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Irvine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135887" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hofstra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ferrell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Winton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54238-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#239;na Nuttens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paroshin Darya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2956-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew O&#8217;hare" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Asaeda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bakker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chambers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3190-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Redekop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clayton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2709-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lombardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2890-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Grutters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Saccomanno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Donk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03956" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermaat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2016.07.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Nuttens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lenouvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3LQ1N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2448-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Terrados" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(16)30052-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2015.1066015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fornoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2880-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cejudo-Figueiras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Alvarez-Blanco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross Elisabeth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201200630" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NQF2PWD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0292-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK4L61X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sorensen Forbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denise Dearing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Orians" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Sotka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0267-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDDTHFB7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19778.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228614v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gilardone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189442v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378239v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233491v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabane Fatou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755434v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935288v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/ecrire-les-plantes-une-premiere-approche-interdisciplinaire/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964477v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50001-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321272v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mistral" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mahdjoub" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>