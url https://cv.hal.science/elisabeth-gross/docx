--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth GROSS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dye treatment as management strategy on available light may favour a highly invasive alien aquatic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.103809. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2024.103809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter: Aquatic phototrophic communities respond differently to agricultural run-off exposed via sediment or water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (9), pp.1868-1880. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127830. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03681096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic chemical ecology meets ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.493-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From introduction to nuisance growth: a review of traits of alien aquatic plants which contribute to their invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heidbüchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns of epiphytic reed-associated macroinvertebrate communities across European shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kornijów</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Dukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Leszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 760, pp.144117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypes of the aquatic plant Myriophyllum spicatum with different growth strategies show contrasting sensitivities to copper contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.125552. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Impact of Myriophyllum heterophyllum, an Aggressive Invader in European Waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pestelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (127), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN19182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale geographical and environmental drivers of shallow lake diatom metacommunities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rodríguez-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Girón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135887. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the move: New insights on the ecology and management of native and alien macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Schoelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ferrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary de Winton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103190. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and fractionation of rare earth elements are conserved traits in the Phytolacca genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.18458. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54238-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intraspecific variability matter in ecological risk assessment? Investigation of genotypic variations in three macrophyte species exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lorber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Deletome Profile of Saccharomyces cerevisiae Exposed to the Technology-Critical Element Yttrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive response of sediment-grown Myriophyllum spicatum L. to arsenic pollution under different CO2 availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroshin Darya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.177-191. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2956-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants in aquatic ecosystems: current trends and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew O’hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Asaeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-017-3190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygraula nitens, the only native aquatic caterpillar in New Zealand, prefers feeding on an alien submerged plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Redekop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited effect of gizzard sand on consumption of the macrophyte Myriophyllum spicatum by the great pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2890-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategy, phylogeny and stoichiometry determine the allelopathic potential of native and non-native plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Saccomanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedmer van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (12), pp.1770-1779. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton density is similar on native and non-native plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (5), pp.906-915. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose modifies growth and physiology in axenically grown Myriophyllum spicatum with potential effects on the response to pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.969-975. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic botany since 1975: Have our views changed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vermaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrate co-pollution affect biological responses of an aquatic plant to two common herbicides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.355 - 364. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory on native and exotic aquatic plants: phosphorus and nitrogen drive insect growth and nutrient release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 778 (1), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2448-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a plant? and what is aquatic botany?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Terrados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.iii-iv. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(16)30052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale variation in sexual size dimorphism and sex ratio in the aquatic moth Acentria ephemerella Denis and Schiffermüller, 1775 (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Miler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3-4), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650424.2015.1066015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced defense mechanisms in an aquatic angiosperm to insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Fornoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-013-2880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphytic Diatoms along Environmental Gradients in Western European Shallow Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cejudo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Alvarez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (3), pp.229-235. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201200630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chara can outcompete Myriophyllum under low phosphorus supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (3), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-013-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pharm-Ecological Perspective of Terrestrial and Aquatic Plant-Herbivore Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Sorensen Forbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denise Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin M. Orians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik E. Sotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (4), pp.465-480. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-013-0267-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release from competition and protection determine the outcome of plant interactions along a grazing gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process-based microcosm model to disentangle the combined effects of multiple stressors in lentic and slow-flowing shallow aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the International Society of Limnology (SIL 100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque environnemental des Elements Terres Rares (ETR) dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors under climate change – the CLIMSHIFT-project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter – a microcosm study to evidence effects on phototrophic communities by agricultural run-off introduced via the sediment or the water phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of multiple stressors on shallow freshwater habitats - suspended mesocosms mimicking a benthic-pelagic habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions: regime shifts under multiple agricultural stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS12 - Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic ecosystems induced by multiple agricultural stressors in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives, atelier organisé par Marie Rota dans le cadre du projet Écrire les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC SciCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To shift or not to shift: Agricultural run-off induced regime shifts in phototrophic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des espèces exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lacs du Grand Est face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand-Est, Jan 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted role of macrophytes in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du projet Interreg ‘SeeWandel’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Langenargen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural run-off-induced regime shift in aquatic phototrophic communities changes with elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 11 - Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements for aquatic ecosystems by normalized assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are different stress factors affecting plant quality? Insights from Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic bugs – Or: Why bother about herbivores feeding on aquatic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the NIWA Institute, Hamilton, New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plants at the interface between abiotic environment and biotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at the geological faculty, University of Hamilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are abiotic constraints affecting response to pollutants and biotic interactions in an aquatic plant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular approaches to unravel the effects of rare earth elements in the model bacteria Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Joonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge Muna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of eutrophication for freshwater macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analyses of rare earth-responsive genes in model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements - ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophication: what its definitions tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging between ecology and ecotoxicology: what are suitable endpoints or response variables to detect effects on plants at different ecological levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of freshwater macrophytes: Limited or unexplored allelochemical interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016, International Conference of Ecological Sciences; Symposium Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying “chemical fingerprints” in Myriophyllum spicatum exposed to different stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Mediatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress ecology, ecotoxicology & chemical ecology: &amp;quot;Quel avenir&amp;quot; for the integrative ecological assessment of aquatic systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UWI – Urban Water Interfaces; Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kremmen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What information can we gain by including trait-based endpoints for plants in ecotoxicological tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabane Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements pertub root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based modelling of Shallow Aquatic Microcosms Reveals Adaptation of Phototrophic Communities to Agricultural Run-off and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements (REE) on the submerged macrophyte Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming lowers critical thresholds for multiple stressors induced regime shifts between primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 32th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototrophic communities of shallow lakes gain tolerance towards herbicides after exposure to agricultural run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecophysiologie Animale, 5eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fougères rustiques accumulatrices de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Rare Earth Element accumulation trait shared by different Phytolacca species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors by increasing temperature, fertilizers and pesticides (CLIMSHIFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Imeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5 - Écrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-218, 2021, Documents, 978-2-35687-807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04401224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5. Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782356878076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03700597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivre versus jade à la fin du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire au nord-ouest des Alpes ? La hache polie de Kleinkems à Efringen-Kirchen (Bade-Wurtemberg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Anthony Denaire; Šárka Grando-Válečková; Philippe Lefranc; Michel Mauvilly; Samuel van Willigen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Oberlarg à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, AVAGE, pp.181-196, 2021, Mémoires d'archéologie du Grand Est, 978-2-9561936-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology New Challenges and New Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.IX-XI, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ecology and Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Gross, Jeanne Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.1-31, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook). </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-314-1.50001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du projet de gestion du myriophylle hétérophylle dans le port de Saint-Jean-de-Losne, Côte D’Or (21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth GROSS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dye treatment as management strategy on available light may favour a highly invasive alien aquatic plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.103809. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2024.103809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter: Aquatic phototrophic communities respond differently to agricultural run-off exposed via sediment or water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (9), pp.1868-1880. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined omics approaches reveal distinct responses between light and heavy rare earth elements in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Schikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.127830. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: A focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 307, pp.119554. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03681096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic chemical ecology meets ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (2), pp.493-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-021-09938-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From introduction to nuisance growth: a review of traits of alien aquatic plants which contribute to their invasiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Heidbüchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04463-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns of epiphytic reed-associated macroinvertebrate communities across European shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Kornijów</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Dukowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Leszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 760, pp.144117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (2), pp.191. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN19182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and Environmental Impact of Myriophyllum heterophyllum, an Aggressive Invader in European Waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pestelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (127), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d12040127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypes of the aquatic plant Myriophyllum spicatum with different growth strategies show contrasting sensitivities to copper contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Liné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 245, pp.125552. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.125552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale geographical and environmental drivers of shallow lake diatom metacommunities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Rodríguez-Alcalá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Girón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jeppesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135887. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the move: New insights on the ecology and management of native and alien macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Schoelynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Ferrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coetzee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary de Winton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 162, pp.103190. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2019.103190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and fractionation of rare earth elements are conserved traits in the Phytolacca genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.18458. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54238-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does intraspecific variability matter in ecological risk assessment? Investigation of genotypic variations in three macrophyte species exposed to copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Roubeau Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lorber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gryta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.29-37. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive response of sediment-grown Myriophyllum spicatum L. to arsenic pollution under different CO2 availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroshin Darya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.177-191. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2956-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants in aquatic ecosystems: current trends and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew O’hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Asaeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-017-3190-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygraula nitens, the only native aquatic caterpillar in New Zealand, prefers feeding on an alien submerged plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Redekop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Hofstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.13 - 25. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of baseline ecotoxicity of sediments from a prospective mining area enriched in light rare earth elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 612, pp.831 - 839. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Deletome Profile of Saccharomyces cerevisiae Exposed to the Technology-Critical Element Yttrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2005. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited effect of gizzard sand on consumption of the macrophyte Myriophyllum spicatum by the great pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Lombardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 812 (1), pp.131-145. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-016-2890-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategy, phylogeny and stoichiometry determine the allelopathic potential of native and non-native plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Saccomanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedmer van de Waal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 126 (12), pp.1770-1779. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose modifies growth and physiology in axenically grown Myriophyllum spicatum with potential effects on the response to pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.969-975. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periphyton density is similar on native and non-native plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (5), pp.906-915. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.12911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic botany since 1975: Have our views changed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vermaat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 135, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquabot.2016.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does nitrate co-pollution affect biological responses of an aquatic plant to two common herbicides?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreina Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lenouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177, pp.355 - 364. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory on native and exotic aquatic plants: phosphorus and nitrogen drive insect growth and nutrient release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Grutters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bakker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 778 (1), pp.209-220. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-015-2448-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a plant? and what is aquatic botany?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Terrados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 132, pp.iii-iv. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3770(16)30052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter chemistry prevails over litter consumers in mediating effects of past steel industry activities on leaf litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lucisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Aran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.213-224. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small-scale variation in sexual size dimorphism and sex ratio in the aquatic moth Acentria ephemerella Denis and Schiffermüller, 1775 (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Miler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (3-4), pp.187-199. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01650424.2015.1066015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epiphytic Diatoms along Environmental Gradients in Western European Shallow Lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cejudo-Figueiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Alvarez-Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen van Donk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gross Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (3), pp.229-235. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.201200630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced defense mechanisms in an aquatic angiosperm to insect herbivory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Fornoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175 (1), pp.173-185. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-013-2880-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pharm-Ecological Perspective of Terrestrial and Aquatic Plant-Herbivore Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Sorensen Forbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denise Dearing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin M. Orians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik E. Sotka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (4), pp.465-480. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10886-013-0267-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chara can outcompete Myriophyllum under low phosphorus supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (3), pp.457-467. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00027-013-0292-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release from competition and protection determine the outcome of plant interactions along a grazing gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Straile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (1), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19778.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of speciation on rare earth element toxicity: a focus on organic matter influence in Daphnia magna standard test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Catrouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A process-based microcosm model to disentangle the combined effects of multiple stressors in lentic and slow-flowing shallow aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Congress of the International Society of Limnology (SIL 100)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du risque environnemental des Elements Terres Rares (ETR) dans les écosystèmes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d’Ecotoxicologie Fondamentale Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, METZ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter – a microcosm study to evidence effects on phototrophic communities by agricultural run-off introduced via the sediment or the water phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors under climate change – the CLIMSHIFT-project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude interdisciplinaire de l'évolution d'une rivière urbaine héritant d'un lourd passé industriel, l'Orne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Malardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Conjoint en Ecotoxicologie : "Les enjeux de la contamination urbaine sur la santé environnementale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre Saint Laurent; Foncer PURE; Regroupement Ecotoq; Réseau Ecobim, May 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions: regime shifts under multiple agricultural stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS12 - Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of multiple stressors on shallow freshwater habitats - suspended mesocosms mimicking a benthic-pelagic habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alors, elle est polluée ma rivière ? Enjeux et opportunités de l’expertise scientifique interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Nov 2021, Metz, France. pp.384-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic ecosystems induced by multiple agricultural stressors in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un site atelier de ruisseaux de plaine : la forêt de la Reine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque biennal des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire les plantes invasives, atelier organisé par Marie Rota dans le cadre du projet Écrire les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To shift or not to shift: Agricultural run-off induced regime shifts in phototrophic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC SciCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion intégrée des espèces exotiques envahissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lacs du Grand Est face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Grand-Est, Jan 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multifaceted role of macrophytes in lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du projet Interreg ‘SeeWandel’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Langenargen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferns for Rare Earth Elements (REE) – Toward deciphering REE transfer to plants using the accumulating fern Dryopteris erythrosora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural run-off-induced regime shift in aquatic phototrophic communities changes with elevated temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFS 11 - Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges to a reliable understanding of lanthanides ecotoxicity using standardized tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Anselmo Luigi Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new hardy ferns that preferentially accumulate light rare earth elements: a conserved trait within fern species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop “Rare earth elements supply: challenges and perspectives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Ressources 21, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements for aquatic ecosystems by normalized assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rare earth elements supply: challenges and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic bugs – Or: Why bother about herbivores feeding on aquatic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the NIWA Institute, Hamilton, New Zealand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are different stress factors affecting plant quality? Insights from Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are abiotic constraints affecting response to pollutants and biotic interactions in an aquatic plant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic plants at the interface between abiotic environment and biotic interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at the geological faculty, University of Hamilton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular approaches to unravel the effects of rare earth elements in the model bacteria Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analyses of rare earth-responsive genes in model organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements - ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire du rôle potentiel du biofilm épiphytique dans la réponse des plantes aquatiques aux herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Campagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Belvaux, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to the ecotoxicity assessment of nickel and other metals in aquatic organisms: A case study at Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop Geochemical cycle of Ni, Co and Sc: from mining exploration to ecotoxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are trace metals bioaccumulated and toxic for aquatic organisms? A study along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of eutrophication for freshwater macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deeper ecotoxicological insight into REE exploitations’ impact on aquatic biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Joonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge Muna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 38th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Minneapolis (MN), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophication: what its definitions tell us?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Eutrophication, Synthesis of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging between ecology and ecotoxicology: what are suitable endpoints or response variables to detect effects on plants at different ecological levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress ecology, ecotoxicology & chemical ecology: &amp;quot;Quel avenir&amp;quot; for the integrative ecological assessment of aquatic systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UWI – Urban Water Interfaces; Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kremmen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical ecology of freshwater macrophytes: Limited or unexplored allelochemical interactions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie 2016, International Conference of Ecological Sciences; Symposium Chemical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying “chemical fingerprints” in Myriophyllum spicatum exposed to different stressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR Mediatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What information can we gain by including trait-based endpoints for plants in ecotoxicological tests?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréïna Nuttens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabane Fatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hussner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare earth elements pertub root architecture and ion homeostasis in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Flayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action PlantMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Ljubjlana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-Based modelling of Shallow Aquatic Microcosms Reveals Adaptation of Phototrophic Communities to Agricultural Run-off and Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate, accumulation and biological effects of Rare Earth Element (REE) mixtures in a model freshwater food web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 33th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of Rare Earth Elements (REE) on the submerged macrophyte Myriophyllum spicatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming lowers critical thresholds for multiple stressors induced regime shifts between primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 32th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phototrophic communities of shallow lakes gain tolerance towards herbicides after exposure to agricultural run-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Constance, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 32th Annual Meeting, Towards a Reduced Pollution Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative ecotoxicological assessment of Rare Earth Elements (REE) on a model community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Junique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'Ecophysiologie Animale, 5eme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in continental aquatic systems: biological effects and speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action TD 1407 Technological Critical Elements: Sources, Chemistry and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology of Rare Earth Elements (REE) in freshwater systems: behaviour and biological effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Sohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cossu-Leguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 29th annual meeting. One environment. One health. Sustainable societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Rare Earth Element accumulation trait shared by different Phytolacca species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference of the COST NOTICE TD1407: Network on technology-critical elements - from environmental processes to human health threats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de fougères rustiques accumulatrices de terres rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Le Beffroi de Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors by increasing temperature, fertilizers and pesticides (CLIMSHIFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the COST Action TD 1407 on Technology Critical Elements in ecosystem and human health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach to assess ecological risks of sediment metallic contamination in Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicologie des éléments terres rares dans les milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pain-Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giamberini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle Biogéochimique des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation and localization of rare earth elements in ferns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing trophic transfer of trace metals along a bentho-pelagic food web from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Biogeochemistry of Trace Elements - ICOBTE 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanide distribution across environmental compartments in a LREE enriched area in Quebec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Romero-Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal bioaccumulation in aquatic plants from Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alma Imeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Tirana and Pogradec, Albania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of trace element contents in water, sediments and food web components along the ultramafic shoreline of Lake Ohrid (Albania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Minguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Al Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 27th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5 - Écrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-218, 2021, Documents, 978-2-35687-807-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04401224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse 5. Ecrire les plantes invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Gilardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Rota. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les plantes. Une approche interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782356878076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03700597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuivre versus jade à la fin du IV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire au nord-ouest des Alpes ? La hache polie de Kleinkems à Efringen-Kirchen (Bade-Wurtemberg, Allemagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pétrequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Errera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rose-Marie Arbogast; Anthony Denaire; Šárka Grando-Válečková; Philippe Lefranc; Michel Mauvilly; Samuel van Willigen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Oberlarg à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, AVAGE, pp.181-196, 2021, Mémoires d'archéologie du Grand Est, 978-2-9561936-8-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology New Challenges and New Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.IX-XI, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ecology and Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Gross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth Gross, Jeanne Garric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology: New Challenges And New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, pp.1-31, 2019, 9781785483141 (hardcover) - 9780128212417 (ebook). </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-314-1.50001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du projet de gestion du myriophylle hétérophylle dans le port de Saint-Jean-de-Losne, Côte D’Or (21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mistral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Mahdjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Groffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutrophisation. Manifestations, causes, conséquences et prédictibilité. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Menesguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Français de Recherche pour l'Exploitation de la Mer (IFREMER); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Centre National de la Recherche Scientifique (CNRS). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Groffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Mahdjoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127830" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09938-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hussner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heidb&#252;chel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coetzee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04463-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kornij&#243;w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dukowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Leszczy&#324;ska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pestelard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19182" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodr&#237;guez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-Gir&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Irvine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135887" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hofstra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ferrell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Winton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54238-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088981v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#239;na Nuttens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paroshin Darya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2956-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744599v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew O&#8217;hare" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Asaeda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bakker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chambers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3190-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779999v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Redekop" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clayton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2709-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lombardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2890-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Grutters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Saccomanno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Donk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03956" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12911" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3610" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermaat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2016.07.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Nuttens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lenouvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3LQ1N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2448-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Terrados" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(16)30052-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254735v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2015.1066015" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fornoff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2880-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076310v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cejudo-Figueiras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Alvarez-Blanco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross Elisabeth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201200630" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NQF2PWD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0292-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK4L61X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115065v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sorensen Forbey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denise Dearing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Orians" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Sotka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0267-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDDTHFB7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19778.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228614v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gilardone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189442v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233473v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234798v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378239v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233499v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233491v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabane Fatou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755434v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935288v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/ecrire-les-plantes-une-premiere-approche-interdisciplinaire/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964477v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50001-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321272v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mistral" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mahdjoub" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04781700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Groffier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Mahdjoub" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2024.103809" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03514152v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grosjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Jean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Schikora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127830" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03681096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Catrouillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Marsac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119554" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-021-09938-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hussner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heidb&#252;chel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coetzee" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04463-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kornij&#243;w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dukowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Leszczy&#324;ska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Smith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jeppesen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523528v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN19182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02524583v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gross" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pestelard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d12040127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gryta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lin&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125552" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rodr&#237;guez-Alcal&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Blanco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-Gir&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Irvine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135887" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03185795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Hofstra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Schoelynck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Ferrell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary de Winton" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2019.103190" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428968v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54238-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.03.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02088981v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#239;na Nuttens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paroshin Darya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2956-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew O&#8217;hare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Aguiar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Asaeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bakker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chambers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3190-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Redekop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Clayton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2709-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romero-Freire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Pelletier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WHNXMR7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lombardo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2890-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Grutters" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Saccomanno" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen van Donk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03956" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189438v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3610" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189434v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12911" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermaat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2016.07.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Nuttens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lenouvel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2016.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3LQ1N2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2448-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wernberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Terrados" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3770(16)30052-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucisine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.112" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKXV3M6N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Miler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Straile" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650424.2015.1066015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076310v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cejudo-Figueiras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Alvarez-Blanco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gross Elisabeth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201200630" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3NQF2PWD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Fornoff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-013-2880-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115065v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Sorensen Forbey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denise Dearing" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin M. Orians" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik E. Sotka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-013-0267-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KDDTHFB7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Richter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-013-0292-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MK4L61X1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651516v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19778.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104441v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamberini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Merrer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935233v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03438852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02998427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228614v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rota" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gilardone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933653v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189441v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Spiers" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02183862v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Anselmo Luigi Vignati" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cossu-Leguille" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232422v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Flayac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173943v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pauly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233473v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189454v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233478v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189730v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234798v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03231648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chung" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Campagna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103311v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minguez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Al Vignati" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103304v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wagner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pannard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102660v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Freire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Joonas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marge Muna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378239v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Moal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souchu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189465v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233491v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233490v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233499v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabane Fatou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755434v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133266v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104499v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Junique" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104458v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berns" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935288v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lips" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104471v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pauly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173934v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173940v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189708v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189709v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102724v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173921v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189705v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211042v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minguez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133835v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03103319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Imeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03133834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04401224v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/ecrire-les-plantes-une-premiere-approche-interdisciplinaire/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700597v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578644v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie P&#233;trequin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964477v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964470v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-314-1.50001-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321272v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain No&#235;l" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mistral" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Mahdjoub" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791790v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Menesguen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>