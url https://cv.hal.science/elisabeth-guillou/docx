--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -181,51 +181,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
@@ -253,569 +253,569 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546331v1</w:t>
+                <w:t xml:space="preserve">halshs-05546316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552152v1</w:t>
+                <w:t xml:space="preserve">hal-05552126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552126v1</w:t>
+                <w:t xml:space="preserve">hal-05552152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546316v1</w:t>
+                <w:t xml:space="preserve">hal-05552112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -829,207 +829,207 @@
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552112v1</w:t>
+                <w:t xml:space="preserve">hal-05552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552140v1</w:t>
+                <w:t xml:space="preserve">halshs-05546331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer, de l’espace menacé au lieu idéal. Etude de la variabilité interculturelle d’une représentation sociale</w:t>
               </w:r>
@@ -2651,235 +2651,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales : quels enjeux pour la qualité de vie ? Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+                <w:t xml:space="preserve">The social construction of coastal risks in two different cultural contexts: A study of marine erosion and flooding in France and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Chouinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19454⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.102635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114967v1</w:t>
+                <w:t xml:space="preserve">hal-04300847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of coastal risks in two different cultural contexts: A study of marine erosion and flooding in France and Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mocaer</w:t>
+                <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales : quels enjeux pour la qualité de vie ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Chouinard</w:t>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66, pp.102635. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Développement durable et territoires, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300847v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
               </w:r>
@@ -3624,559 +3624,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Feliot-Rippeault</w:t>
+                <w:t xml:space="preserve">Local perception of a regulatory order Closing down an abstractionpoint as a crisis indicator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiss Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644887v1</w:t>
+                <w:t xml:space="preserve">halshs-01266642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20, pp.776-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13669877.2015.1119181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local perception of a regulatory order Closing down an abstractionpoint as a crisis indicator?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
+                <w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feliot-Rippeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiss Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01266642v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques, changements du littoral et évolution de la vulnérabilité côtière au fil du temps : comparaison de territoires français, canadien et sénégalais</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhabitants of Coastal Municipalities Facing Coastal Risks: Understanding the Desire to Stay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2521, pp.8 - 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521622v1</w:t>
+                <w:t xml:space="preserve">hal-01521636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhabitants of Coastal Municipalities Facing Coastal Risks: Understanding the Desire to Stay</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changements climatiques, changements du littoral et évolution de la vulnérabilité côtière au fil du temps : comparaison de territoires français, canadien et sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chouinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. 16 n°3 0 (n°3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521636v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et aléas : appréhension des risques côtiers par des usagers et des gestionnaires de communes littorales</w:t>
               </w:r>
@@ -4381,196 +4381,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation sociale du changement climatique : enquête dans le sens commun, auprès de gestionnaires de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place des risques côtiers dans les représentations sociales du cadre de vie d'habitants de communes littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Numéro 104 (4), pp.647. </w:t>
+              <w:t xml:space="preserve">, 2014, Numéro 101 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.104.0647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.101.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025555v1</w:t>
+                <w:t xml:space="preserve">hal-02025561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des risques côtiers dans les représentations sociales du cadre de vie d'habitants de communes littorales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La représentation sociale du changement climatique : enquête dans le sens commun, auprès de gestionnaires de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Numéro 101 (1), pp.101. </w:t>
+              <w:t xml:space="preserve">, 2014, Numéro 104 (4), pp.647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.101.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.104.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025561v1</w:t>
+                <w:t xml:space="preserve">hal-02025555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale de la ressource en eau</w:t>
               </w:r>
@@ -4987,311 +4987,311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e IAPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552249v1</w:t>
+                <w:t xml:space="preserve">hal-04673867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">28e IAPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673867v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du risque comme facteur de positionnement des collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5474,230 +5474,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living place appropriations and identity process on coastal territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Farge</w:t>
+                <w:t xml:space="preserve">Coastal risks representations and sense of place – lessons from case studies in France and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IAPS Conference, “Global challenges, local impacts”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">27th Conference of International Association People-Environment Studies, "Global challenges, local impacts: rethinking governance, sustainability and consumption in light of climate change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552259v1</w:t>
+                <w:t xml:space="preserve">halshs-04704415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal risks representations and sense of place – lessons from case studies in France and Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mocaer</w:t>
+                <w:t xml:space="preserve">Living place appropriations and identity process on coastal territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of International Association People-Environment Studies, "Global challenges, local impacts: rethinking governance, sustainability and consumption in light of climate change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">27th IAPS Conference, “Global challenges, local impacts”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04704415v1</w:t>
+                <w:t xml:space="preserve">hal-05552259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
               </w:r>
@@ -6009,715 +6009,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la « perception des risques » au travers de la représentation sociale. L’exemple de la représentation sociale de la pollution marine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion, Propagation, Propagande : et maintenant ? L’effusion, un nouveau mode de communication pour l’étude des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Internationale sur les Représentations Sociales : Identités et conflits sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRS, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">Decimo quarto Conferencia International sobre Representaciones Sociales (14e CIRS): “Identidades y Conflictos Sociales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337488v1</w:t>
+                <w:t xml:space="preserve">hal-05561158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangeurs d’huîtres : des pratiques de consommation aux représentations sociales.</w:t>
+                <w:t xml:space="preserve">Étudier la « perception des risques » au travers de la représentation sociale. L’exemple de la représentation sociale de la pollution marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Conférence Internationale sur les Représentations Sociales «Epistémologies de la vie quotidienne ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">14e Conférence Internationale sur les Représentations Sociales : Identités et conflits sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRS, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976982v1</w:t>
+                <w:t xml:space="preserve">hal-04337488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of seefood representations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mangeurs d’huîtres : des pratiques de consommation aux représentations sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUCCESS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">13e Conférence Internationale sur les Représentations Sociales «Epistémologies de la vie quotidienne ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881521v1</w:t>
+                <w:t xml:space="preserve">hal-01976982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of seefood representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative and Qualitative Approaches. SUCCESS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">SUCCESS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881518v1</w:t>
+                <w:t xml:space="preserve">hal-01881521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Feliot-Rippeault</w:t>
+                <w:t xml:space="preserve">Dynamics of seefood representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Quantitative and Qualitative Approaches. SUCCESS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407393v1</w:t>
+                <w:t xml:space="preserve">hal-01881518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Feliot-Rippeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance et Compréhension des Risques Cotiers: Aléas, Enjeux, Représentations, Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Hénaff et Catherine Meur-Ferec, Jul 2014, Brest, France. pp.339-352</w:t>
+              <w:t xml:space="preserve">Colloque de l’Arpenv, (5 ; Paris ; 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPENV (Association pour la Recherche en Psychologie Environnementale); Université Paris-Ouest, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102949v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur la recherche en psychologie sociale. L’exemple de la durabilité.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International EREID : La recherche en SHS sur la durabilité : Pourquoi ? Comment ? Pour qui ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Quimper, France</w:t>
+              <w:t xml:space="preserve">Connaissance et Compréhension des Risques Cotiers: Aléas, Enjeux, Représentations, Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Hénaff et Catherine Meur-Ferec, Jul 2014, Brest, France. pp.339-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977214v1</w:t>
+                <w:t xml:space="preserve">hal-01102949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards sur la recherche en psychologie sociale. L’exemple de la durabilité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International EREID : La recherche en SHS sur la durabilité : Pourquoi ? Comment ? Pour qui ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Quimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The social construct of coastal risk: study in littoral towns defined as &amp;quot;risk areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6752,51 +6834,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22è conference of the Internantional Association for &gt;People environment Studies (IAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6806,65 +6888,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier - Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6882,764 +6964,764 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Développement durable et territoires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.18070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 2, n° 3, 2011, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, 2 (3), 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316246v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (3), 2011, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+              <w:t xml:space="preserve">, Vol. 2, n° 3, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976787v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET RESSAC REPRESENTATIONS SOCIALES, SENSIBILISATION ET ADAPTATION AU CHANGEMENT CLIMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Ritschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline François Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oiry Annaig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Brest; LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Ritschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline François Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritschard L</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02181173v1</w:t>
+                <w:t xml:space="preserve">hal-01902846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline François Even</w:t>
+                <w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritschard L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Oiry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">François-Even C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oiry A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902846v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation des pratiquants de sports et loisirs de nature au dérangement de la faune sauvage en Bretagne. Les apports de la psychologie environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dérogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LETG-Brest Géomer, UMR 6554 CNRS, IUEM-UBO, Brest. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7649,51 +7731,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7702,65 +7784,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7828,51 +7910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6BAA7C0"/>
+    <w:nsid w:val="83AD517C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8059,51 +8141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7251-3997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095015612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grace Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Farge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pettr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1490w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04114967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102635" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.04.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02024037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0R3PC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lalanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2W5793B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LTD0HSJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2006.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F10SD3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Coco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124520v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316246v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Michel-Guillou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;rogis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7251-3997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095015612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grace Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Farge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pettr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1490w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04114967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.04.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02024037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0R3PC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lalanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2W5793B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LTD0HSJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2006.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F10SD3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Coco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Michel-Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;rogis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>