--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -181,51 +181,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
@@ -253,569 +253,569 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546316v1</w:t>
+                <w:t xml:space="preserve">halshs-05546331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552126v1</w:t>
+                <w:t xml:space="preserve">hal-05552152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552152v1</w:t>
+                <w:t xml:space="preserve">hal-05552126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552112v1</w:t>
+                <w:t xml:space="preserve">halshs-05546316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -829,207 +829,207 @@
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552140v1</w:t>
+                <w:t xml:space="preserve">hal-05552112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546331v1</w:t>
+                <w:t xml:space="preserve">hal-05552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer, de l’espace menacé au lieu idéal. Etude de la variabilité interculturelle d’une représentation sociale</w:t>
               </w:r>
@@ -2176,286 +2176,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living by the Sea. International and Intergroup Comparisons of Socio-spatial Representations of this &amp;quot;Life Territory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation des risques et positionnements face aux enjeux territoriaux dans le cadre d’une comparaison internationale France-Islande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Farge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+                <w:t xml:space="preserve">Julie Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1490w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107826v1</w:t>
+                <w:t xml:space="preserve">hal-05144167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des risques et positionnements face aux enjeux territoriaux dans le cadre d’une comparaison internationale France-Islande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Living by the Sea. International and Intergroup Comparisons of Socio-spatial Representations of this &amp;quot;Life Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.2.1-2.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144167v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion, Propagation, Propaganda: And Then Came Effusion. A New Mode of Communication for Social Representations.</w:t>
               </w:r>
@@ -2651,235 +2651,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of coastal risks in two different cultural contexts: A study of marine erosion and flooding in France and Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales : quels enjeux pour la qualité de vie ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mocaer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omer Chouinard</w:t>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102635⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Développement durable et territoires, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300847v1</w:t>
+                <w:t xml:space="preserve">hal-04114967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales : quels enjeux pour la qualité de vie ? Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+                <w:t xml:space="preserve">The social construction of coastal risks in two different cultural contexts: A study of marine erosion and flooding in France and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
+                <w:t xml:space="preserve">Omer Chouinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Développement durable et territoires, 12 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.102635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114967v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
               </w:r>
@@ -3624,330 +3624,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local perception of a regulatory order Closing down an abstractionpoint as a crisis indicator?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.776-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2015.1119181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266642v1</w:t>
+                <w:t xml:space="preserve">hal-01521650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Zouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feliot-Rippeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiss Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1), pp.157 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13669877.2015.1119181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01521650v1</w:t>
+                <w:t xml:space="preserve">hal-01644887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of pesticides and social practices: the case of French farmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Feliot-Rippeault</w:t>
+                <w:t xml:space="preserve">Local perception of a regulatory order Closing down an abstractionpoint as a crisis indicator?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiss Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5055-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644887v1</w:t>
+                <w:t xml:space="preserve">halshs-01266642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhabitants of Coastal Municipalities Facing Coastal Risks: Understanding the Desire to Stay</w:t>
               </w:r>
@@ -4381,196 +4381,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des risques côtiers dans les représentations sociales du cadre de vie d'habitants de communes littorales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La représentation sociale du changement climatique : enquête dans le sens commun, auprès de gestionnaires de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Numéro 101 (1), pp.101. </w:t>
+              <w:t xml:space="preserve">, 2014, Numéro 104 (4), pp.647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.101.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.104.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025561v1</w:t>
+                <w:t xml:space="preserve">hal-02025555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation sociale du changement climatique : enquête dans le sens commun, auprès de gestionnaires de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place des risques côtiers dans les représentations sociales du cadre de vie d'habitants de communes littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Krien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Numéro 104 (4), pp.647. </w:t>
+              <w:t xml:space="preserve">, 2014, Numéro 101 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.104.0647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.101.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025555v1</w:t>
+                <w:t xml:space="preserve">hal-02025561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale de la ressource en eau</w:t>
               </w:r>
@@ -5174,51 +5174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e IAPS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
@@ -5247,51 +5247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du risque comme facteur de positionnement des collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,77 +5381,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque international Cartotête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international Cartotête, Aug 2023, Lyon, France</w:t>
@@ -5480,51 +5480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal risks representations and sense of place – lessons from case studies in France and Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,51 +5575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living place appropriations and identity process on coastal territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6009,204 +6009,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion, Propagation, Propagande : et maintenant ? L’effusion, un nouveau mode de communication pour l’étude des représentations sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étudier la « perception des risques » au travers de la représentation sociale. L’exemple de la représentation sociale de la pollution marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decimo quarto Conferencia International sobre Representaciones Sociales (14e CIRS): “Identidades y Conflictos Sociales”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">14e Conférence Internationale sur les Représentations Sociales : Identités et conflits sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRS, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561158v1</w:t>
+                <w:t xml:space="preserve">hal-04337488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la « perception des risques » au travers de la représentation sociale. L’exemple de la représentation sociale de la pollution marine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion, Propagation, Propagande : et maintenant ? L’effusion, un nouveau mode de communication pour l’étude des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Internationale sur les Représentations Sociales : Identités et conflits sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRS, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">Decimo quarto Conferencia International sobre Representaciones Sociales (14e CIRS): “Identidades y Conflictos Sociales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337488v1</w:t>
+                <w:t xml:space="preserve">hal-05561158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangeurs d’huîtres : des pratiques de consommation aux représentations sociales.</w:t>
               </w:r>
@@ -6490,51 +6490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des pesticides chez les agriculteurs français : étude comparatives sur trois sites (Bretagne, Martinique, PACA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Feliot-Rippeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,77 +6915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier - Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Développement durable et territoires, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7013,209 +7013,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
+                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (3), 2011, </w:t>
+              <w:t xml:space="preserve">, Vol. 2, n° 3, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976787v1</w:t>
+                <w:t xml:space="preserve">hal-04316246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
+                <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 2, n° 3, 2011, </w:t>
+              <w:t xml:space="preserve">, 2 (3), 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.9094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316246v1</w:t>
+                <w:t xml:space="preserve">hal-01976787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7349,263 +7349,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Oiry</w:t>
+                <w:t xml:space="preserve">Ritschard L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Even C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oiry A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902846v1</w:t>
+                <w:t xml:space="preserve">hal-02181173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2d rapport intermédiaire RESSAC (Représentations Sociales, Sensibilisation et Adaptation Au Changement climatique), Ed. ADEME, 52 pages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet RESSAC Représentations Sociales, Sensibilisation et Adaptation au Changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Ritschard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline François Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Even C</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02181173v1</w:t>
+                <w:t xml:space="preserve">hal-01902846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation des pratiquants de sports et loisirs de nature au dérangement de la faune sauvage en Bretagne. Les apports de la psychologie environnementale</w:t>
               </w:r>
@@ -7910,51 +7910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83AD517C"/>
+    <w:nsid w:val="FF91B113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8141,51 +8141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7251-3997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095015612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grace Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Farge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pettr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1490w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04114967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.04.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02024037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0R3PC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lalanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0101" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0647" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2W5793B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LTD0HSJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2006.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F10SD3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Coco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Michel-Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;rogis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7251-3997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095015612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grace Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pettr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1490w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Farge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04114967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102635" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.04.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02024037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0R3PC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lalanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2W5793B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LTD0HSJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2006.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F10SD3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Coco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Michel-Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;rogis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>