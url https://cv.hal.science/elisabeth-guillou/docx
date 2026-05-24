--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -181,885 +181,885 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
+                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546331v1</w:t>
+                <w:t xml:space="preserve">hal-05552152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : diversité et monoregard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-251, 2026, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552152v1</w:t>
+                <w:t xml:space="preserve">hal-05552126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des formes de communication : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Buschini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-91, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552126v1</w:t>
+                <w:t xml:space="preserve">halshs-05546316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond. </w:t>
+              <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-11, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05546316v1</w:t>
+                <w:t xml:space="preserve">hal-05552112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des formes d’engagement : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-28, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552112v1</w:t>
+                <w:t xml:space="preserve">hal-05552140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appartenances, identités, mémoires : préambule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations sociales et regard psychosocial. Contextualiser pour mieux comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In E. Guillou, F. Buschini, M. Dargentas, C. Fraïssé &amp; A. Raymond (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-159, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
+              <w:t xml:space="preserve">, pp.13-22, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552140v1</w:t>
+                <w:t xml:space="preserve">halshs-05546331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mer, de l’espace menacé au lieu idéal. Etude de la variabilité interculturelle d’une représentation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1153,51 +1153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johanet, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorothée Marchand; Sandrine Depeau; Karine Weiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’individu au risque de l’environnement : regards croisés de la psychologie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1334,51 +1334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi s'intéresser aux gens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Martin-Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie sociale et psychologie environnementale : confrontations et complémentarités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro-Carrascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1571,51 +1571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques et menaces environnementales. Un regard psycho-socio-environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'individu au risque de l'environnement. Regard croisés de la Psychologie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition In Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1666,64 +1666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Delouvée; Patrick Rateau; Michel-Louis Rouquette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès éditions, pp.169-192, 2013, 978-2-7492-3853-1</w:t>
@@ -1752,64 +1752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas du mariage homosexuel de Bègles : de l’intimidation à l’approbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christèle Fraïssé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’homophobie et les expressions de l’ordre hétérosexiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.101-132, 2011, 9782753514041</w:t>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulations et pistes heuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.7-13, 2010, 978-2-296-12580-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1952,103 +1952,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie du social et représentations sociales. Engagements, influences, identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Fraïssé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Didact Psychologie Sociale, 9791041300822</w:t>
             </w:r>
           </w:p>
@@ -2088,51 +2088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différentes facettes de l'objet en psychologie sociale : le cabinet de curiosités / sous la direction [et avec une introduction] de Estelle Masson et Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.177, 2010, 978-2-296-12580-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2176,329 +2176,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des risques et positionnements face aux enjeux territoriaux dans le cadre d’une comparaison internationale France-Islande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Living by the Sea. International and Intergroup Comparisons of Socio-spatial Representations of this &amp;quot;Life Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.2.1-2.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144167v1</w:t>
+                <w:t xml:space="preserve">hal-05107826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living by the Sea. International and Intergroup Comparisons of Socio-spatial Representations of this &amp;quot;Life Territory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Représentation des risques et positionnements face aux enjeux territoriaux dans le cadre d’une comparaison internationale France-Islande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+                <w:t xml:space="preserve">Julie Pettré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1490w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107826v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion, Propagation, Propaganda: And Then Came Effusion. A New Mode of Communication for Social Representations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on Social Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (2), pp.11.1 - 11.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2651,235 +2651,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales : quels enjeux pour la qualité de vie ? Introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The social construction of coastal risks in two different cultural contexts: A study of marine erosion and flooding in France and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Chouinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19454⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.102635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114967v1</w:t>
+                <w:t xml:space="preserve">hal-04300847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social construction of coastal risks in two different cultural contexts: A study of marine erosion and flooding in France and Canada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modes d’habiter et sensibilités environnementales : quels enjeux pour la qualité de vie ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Chouinard</w:t>
+                <w:t xml:space="preserve">Helene Melin Crapet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66, pp.102635. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Développement durable et territoires, 12 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.19454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300847v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen participation in monitoring phytoplankton seawater discolorations</w:t>
               </w:r>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3038,51 +3038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3146,51 +3146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of Social Representations Theory to grasp coastal vulnerability and to enhance coastal risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,90 +3224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyster eaters: From consumer practices to the representation of risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140, pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3341,64 +3341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des usages et de l’évolution d’un territoire semi-naturel. L’exemple de la rive nord de l’estuaire de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penn ar Bed</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 231, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3436,51 +3436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préservation d’une image positive de soi dans un cadre de vie « à risque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (1), pp.49-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3526,51 +3526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation locale d'un problème global : la représentation sociale du changement climatique en France et au Groenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feliot-Rippeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiss Karine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3864,51 +3864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3933,51 +3933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhabitants of Coastal Municipalities Facing Coastal Risks: Understanding the Desire to Stay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,51 +4162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes et aléas : appréhension des risques côtiers par des usagers et des gestionnaires de communes littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Niculescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soare Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4387,51 +4387,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation sociale du changement climatique : enquête dans le sens commun, auprès de gestionnaires de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Numéro 104 (4), pp.647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4478,51 +4478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des risques côtiers dans les représentations sociales du cadre de vie d'habitants de communes littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Numéro 101 (1), pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4556,51 +4556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction sociale de la ressource en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (3), pp.219-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4646,51 +4646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculteur, un métier en mutation : Analyse psychosociale d'une représentation professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Numéro 505 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4724,51 +4724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement, l'eau et les agriculteurs : entre conscience environnementale et défense du métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Numéro 502 (4), pp.381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4802,51 +4802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales et pratiques sociales : l'exemple de l'engagement pro-environnemental en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (3), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,51 +4892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment of farmers to environmental protection: From social pressure to environmental conscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Moser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5021,316 +5021,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">28e IAPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673867v1</w:t>
+                <w:t xml:space="preserve">hal-05552249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Danger warning!” or “Danger watchfulness”. An intercultural approach to risk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Science-Policy interaction for coastal adaptation and management : is it a match ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e IAPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">28e International Conference Association People-Environment Studies : “Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Barcelona, Jul 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552249v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales du risque comme facteur de positionnement des collectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mocaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lavrilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91e Congrès annuel de l’ACFAS, « Mobiliser les savoirs en français », Session ARICO : "Regards croisés sur l’adaptation aux risques naturels côtiers : que nous apprennent les recherches interdisciplinaires, partenariales et internationales ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5355,103 +5355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« Immigré » qui venait de l’autre côté du « Pont » : territoires de vie et relations intergroupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Buschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finney-Rakel Árnadóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque international Cartotête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international Cartotête, Aug 2023, Lyon, France</w:t>
@@ -5474,230 +5474,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal risks representations and sense of place – lessons from case studies in France and Canada</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Living place appropriations and identity process on coastal territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of International Association People-Environment Studies, "Global challenges, local impacts: rethinking governance, sustainability and consumption in light of climate change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbon (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">27th IAPS Conference, “Global challenges, local impacts”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04704415v1</w:t>
+                <w:t xml:space="preserve">hal-05552259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living place appropriations and identity process on coastal territories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coastal risks representations and sense of place – lessons from case studies in France and Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mocaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IAPS Conference, “Global challenges, local impacts”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for People-Environment Studies, Jul 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">27th Conference of International Association People-Environment Studies, "Global challenges, local impacts: rethinking governance, sustainability and consumption in light of climate change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552259v1</w:t>
+                <w:t xml:space="preserve">halshs-04704415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of &amp;quot;cliff erosion&amp;quot; and &amp;quot;coastal flooding&amp;quot; hazards (France, Greece, Canada)</w:t>
               </w:r>
@@ -5821,51 +5821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des pesticides chez les exploitants agricoles : Une étude comparative des exploitants agricoles du Bénin et de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosme Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements et innovations au travail : quels enjeux pour les personnes et les organisations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6009,247 +6009,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la « perception des risques » au travers de la représentation sociale. L’exemple de la représentation sociale de la pollution marine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diffusion, Propagation, Propagande : et maintenant ? L’effusion, un nouveau mode de communication pour l’étude des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Internationale sur les Représentations Sociales : Identités et conflits sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRS, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">Decimo quarto Conferencia International sobre Representaciones Sociales (14e CIRS): “Identidades y Conflictos Sociales”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337488v1</w:t>
+                <w:t xml:space="preserve">hal-05561158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion, Propagation, Propagande : et maintenant ? L’effusion, un nouveau mode de communication pour l’étude des représentations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Buschini</w:t>
+                <w:t xml:space="preserve">Étudier la « perception des risques » au travers de la représentation sociale. L’exemple de la représentation sociale de la pollution marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosme Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decimo quarto Conferencia International sobre Representaciones Sociales (14e CIRS): “Identidades y Conflictos Sociales”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Buenos Aires, Argentine</w:t>
+              <w:t xml:space="preserve">14e Conférence Internationale sur les Représentations Sociales : Identités et conflits sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRS, Aug 2018, Buenos Aires, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05561158v1</w:t>
+                <w:t xml:space="preserve">hal-04337488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangeurs d’huîtres : des pratiques de consommation aux représentations sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6300,51 +6300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of seefood representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6408,51 +6408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Page-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Fraïssé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6516,51 +6516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Feliot-Rippeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6598,51 +6598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des risques cotiers et stratégies d'adaptation: une manière d'appréhender la dimension humaine des risques côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6680,64 +6680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur la recherche en psychologie sociale. L’exemple de la durabilité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International EREID : La recherche en SHS sur la durabilité : Pourquoi ? Comment ? Pour qui ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6762,51 +6762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social construct of coastal risk: study in littoral towns defined as &amp;quot;risk areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Krien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6915,77 +6915,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier - Modes d’habiter et sensibilités environnementales émergentes : quels enjeux pour la qualité de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Développement durable et territoires, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7032,51 +7032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 2, n° 3, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,51 +7123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable… question de sens !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Michel-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (3), 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7285,51 +7285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oiry Annaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Brest; LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7407,51 +7407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oiry A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LABERS (LABoratoire d'Etudes et de Recherche en Sociologie). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7525,51 +7525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Parc Naturel Régional d'Armorique. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Cosquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of coastal risk (erosion and marine flooding) among inhabitants of at-risk municipalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7910,51 +7910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF91B113"/>
+    <w:nsid w:val="B53E8FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8141,51 +8141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7251-3997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095015612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grace Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pettr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1490w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Farge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04114967v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19454" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102635" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.04.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02024037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0R3PC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lalanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2W5793B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LTD0HSJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2006.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F10SD3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Coco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561158v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Michel-Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;rogis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7251-3997" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095015612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Raymond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buschini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318547v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Page-Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grace Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inpress.fr/livre/lindividu-au-risque-de-lenvironnement/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Brelot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous-Ducharme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355452v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro-Carrascal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545839v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Farge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney-Rakel &#193;rnad&#243;ttir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pettr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1490w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920267v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706093v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cuq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04300847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mocaer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Chouinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102635" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04114967v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin Crapet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.19454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.01.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16731" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21711976.2019.1644003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Krien" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.04.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04318588v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02024037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2017.03.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K0R3PC5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiss Karine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.548.0117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521650v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2015.1119181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Zouhri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5055-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266642v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weissenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noblet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plante" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chouinard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025539v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Lalanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311009v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Niculescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;caud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soare Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.104.0647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.101.0101" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2010.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2W5793B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.505.0015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.502.0381" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.08.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LTD0HSJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02025652v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Moser" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2006.07.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1F10SD3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552249v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavrilloux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cloutier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552259v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04704415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Augereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernatchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346089v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosme Coco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976982v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01881518v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Feliot-Rippeault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04124520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Melin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18070" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Michel-Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976787v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Ritschard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fran&#231;ois Even" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry Annaig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181173v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritschard L" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Even C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oiry A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Oiry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557227v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cosquer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daviau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D&#233;rogis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107812v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>