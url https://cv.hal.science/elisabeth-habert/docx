--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth Habert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à l'Institut de Recherche pour le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement, analyse et représentation de l'information spatialeCartographie et SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR PALOC - mobilité en 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe, 01/12/2019 - 31/12/2023Pilotage d’un WP - Géopark H2020, 2016 - 2019Ingénieure de recherche en cartographie, 2016**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de cartographie - IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice - Laboratoire de cartographie, 2014 -2016Directrice adjointe - Laboratoire de cartorgaphie, 2004 - 2013Chef de projet Atlas de Nouvelle-Calédonie, 2008 - 2013Cartographe-ingénieure SIG,1994 - 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable UE9-Systèmes d'information géographique - Licence3 - UMPC - Sorbonne Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme &amp;quot;Atlas de la Nouvelle-Calédonie&amp;quot;, 2008-2013Bonvallot J., Gay J.-C., & Habert E., 2012. — Atlas de la Nouvelle Calédonie. Marseille (FRA) ; Nouméa : IRD ; Congrès de la Nouvelle-Calédonie, 272 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élue Présidente du comité français de cartographie (CFC)Expert CNRS Bap D « Production, traitement et analyse des données ». Membre de jury IREncadrement d'école d'étéResponsable d'un WP pour le projet Geopark H2020 RISE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Diakhate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 176 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser le patrimoine de la vallée du Zat à travers un musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the heritage of the Zat Valley through a virtual museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des atlas comme outils de gouvernance : une application aux zones littorales d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une cartographie de collections amazoniennes en France : questions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à l'honneur un festival de cartographie grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257-258. Le Printemps des cartes à Montmorillon, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz350-668etyknpgmcw-19138233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTORISK : risques naturels ou anthropiques en carte : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-18287412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTORISK : risques naturels ou anthropiques en carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, 199 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie participative (2) : dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, 150 p. [en ligne]. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'État au citoyen, redistribution des cartes : éléments d'une histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue d'Ethnoécologie, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRENA, une plateforme participative au service de la gouvernance du delta transfrontalier du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Ba Mamadou El Abass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2653. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01344345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et suivi de la biodiversité dans l’île de Moorea, Polynésie française : approche méthodologique appliquée aux écosystèmes terrestres et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chevillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiscar Mellado-Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth Habert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à l'Institut de Recherche pour le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement, analyse et représentation de l'information spatialeCartographie et SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR PALOC - mobilité en 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe, 01/12/2019 - 31/12/2023Pilotage d’un WP - Géopark H2020, 2016 - 2019Ingénieure de recherche en cartographie, 2016**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de cartographie - IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice - Laboratoire de cartographie, 2014 -2016Directrice adjointe - Laboratoire de cartorgaphie, 2004 - 2013Chef de projet Atlas de Nouvelle-Calédonie, 2008 - 2013Cartographe-ingénieure SIG,1994 - 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable UE9-Systèmes d'information géographique - Licence3 - UMPC - Sorbonne Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme &amp;quot;Atlas de la Nouvelle-Calédonie&amp;quot;, 2008-2013Bonvallot J., Gay J.-C., & Habert E., 2012. — Atlas de la Nouvelle Calédonie. Marseille (FRA) ; Nouméa : IRD ; Congrès de la Nouvelle-Calédonie, 272 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élue Présidente du comité français de cartographie (CFC)Expert CNRS Bap D « Production, traitement et analyse des données ». Membre de jury IREncadrement d'école d'étéResponsable d'un WP pour le projet Geopark H2020 RISE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Diakhate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 176 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser le patrimoine de la vallée du Zat à travers un musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the heritage of the Zat Valley through a virtual museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des atlas comme outils de gouvernance : une application aux zones littorales d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une cartographie de collections amazoniennes en France : questions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à l'honneur un festival de cartographie grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257-258. Le Printemps des cartes à Montmorillon, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz350-668etyknpgmcw-19138233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTORISK : risques naturels ou anthropiques en carte : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-18287412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie participative (2) : dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, 150 p. [en ligne]. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'État au citoyen, redistribution des cartes : éléments d'une histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue d'Ethnoécologie, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRENA, une plateforme participative au service de la gouvernance du delta transfrontalier du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Ba Mamadou El Abass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2653. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01344345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et suivi de la biodiversité dans l’île de Moorea, Polynésie française : approche méthodologique appliquée aux écosystèmes terrestres et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chevillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiscar Mellado-Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-18287412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533271v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chevillotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiscar Mellado-Forichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Emmanuelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-18287412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chevillotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiscar Mellado-Forichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Emmanuelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>