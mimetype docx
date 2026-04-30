--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth Habert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à l'Institut de Recherche pour le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement, analyse et représentation de l'information spatialeCartographie et SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR PALOC - mobilité en 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe, 01/12/2019 - 31/12/2023Pilotage d’un WP - Géopark H2020, 2016 - 2019Ingénieure de recherche en cartographie, 2016**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de cartographie - IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice - Laboratoire de cartographie, 2014 -2016Directrice adjointe - Laboratoire de cartorgaphie, 2004 - 2013Chef de projet Atlas de Nouvelle-Calédonie, 2008 - 2013Cartographe-ingénieure SIG,1994 - 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable UE9-Systèmes d'information géographique - Licence3 - UMPC - Sorbonne Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme &amp;quot;Atlas de la Nouvelle-Calédonie&amp;quot;, 2008-2013Bonvallot J., Gay J.-C., & Habert E., 2012. — Atlas de la Nouvelle Calédonie. Marseille (FRA) ; Nouméa : IRD ; Congrès de la Nouvelle-Calédonie, 272 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élue Présidente du comité français de cartographie (CFC)Expert CNRS Bap D « Production, traitement et analyse des données ». Membre de jury IREncadrement d'école d'étéResponsable d'un WP pour le projet Geopark H2020 RISE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Diakhate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 176 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser le patrimoine de la vallée du Zat à travers un musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the heritage of the Zat Valley through a virtual museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des atlas comme outils de gouvernance : une application aux zones littorales d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une cartographie de collections amazoniennes en France : questions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à l'honneur un festival de cartographie grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257-258. Le Printemps des cartes à Montmorillon, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz350-668etyknpgmcw-19138233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTORISK : risques naturels ou anthropiques en carte : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-18287412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie participative (2) : dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, 150 p. [en ligne]. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'État au citoyen, redistribution des cartes : éléments d'une histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue d'Ethnoécologie, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRENA, une plateforme participative au service de la gouvernance du delta transfrontalier du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Ba Mamadou El Abass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2653. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01344345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et suivi de la biodiversité dans l’île de Moorea, Polynésie française : approche méthodologique appliquée aux écosystèmes terrestres et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chevillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiscar Mellado-Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth Habert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ingénieure de recherche à l'Institut de Recherche pour le Développement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement, analyse et représentation de l'information spatialeCartographie et SIG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR PALOC - mobilité en 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe, 01/12/2019 - 31/12/2023Pilotage d’un WP - Géopark H2020, 2016 - 2019Ingénieure de recherche en cartographie, 2016**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de cartographie - IRD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directrice - Laboratoire de cartographie, 2014 -2016Directrice adjointe - Laboratoire de cartorgaphie, 2004 - 2013Chef de projet Atlas de Nouvelle-Calédonie, 2008 - 2013Cartographe-ingénieure SIG,1994 - 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable UE9-Systèmes d'information géographique - Licence3 - UMPC - Sorbonne Universités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination de projet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du programme &amp;quot;Atlas de la Nouvelle-Calédonie&amp;quot;, 2008-2013Bonvallot J., Gay J.-C., & Habert E., 2012. — Atlas de la Nouvelle Calédonie. Marseille (FRA) ; Nouméa : IRD ; Congrès de la Nouvelle-Calédonie, 272 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élue Présidente du comité français de cartographie (CFC)Expert CNRS Bap D « Production, traitement et analyse des données ». Membre de jury IREncadrement d'école d'étéResponsable d'un WP pour le projet Geopark H2020 RISE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le delta du fleuve Sénégal : un atlas collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Diakhate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD, 176 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD Éditions, 2012, Atlas et cartes, 9782709917407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualiser le patrimoine de la vallée du Zat à travers un musée virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géoparcs mondiaux UNESCO : une mise en tension entre développement des territoires et mise en valeur du patrimoine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing the heritage of the Zat Valley through a virtual museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Aouda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNESCO Global Geoparks: Tension Between Territorial Development and Heritage Enhancemen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartes et des atlas comme outils de gouvernance : une application aux zones littorales d'Afrique de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Descroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences participatives, gouvernance des patrimoines et territoires des deltas : actes du colloque international du Laboratoire Mixte International "Patrimoines et Territoires de l'Eau" du 11 au 14 mai 2016 à l'Université Gaston Berger de Saint-Louis du Sénégal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.227-240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01555891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos d’une cartographie de collections amazoniennes en France : questions méthodologiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale de Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures-Kairos : Revue d'anthropologie des pratiques corporelles et des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.232-235. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/cultureskairos.2192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre à l'honneur un festival de cartographie grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257-258. Le Printemps des cartes à Montmorillon, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz350-668etyknpgmcw-19138233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTORISK : risques naturels ou anthropiques en carte : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245-246, pp.7-8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-18287412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction Cartorisk : Risques naturels ou anthropiques en carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie participative (2) : dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, 150 p. [en ligne]. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'État au citoyen, redistribution des cartes : éléments d'une histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revue d'Ethnoécologie, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRENA, une plateforme participative au service de la gouvernance du delta transfrontalier du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Cormier-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaly Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmin Bouaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubacar Ba Mamadou El Abass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’ethnoécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.2653. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethnoecologie.2653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01344345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation et suivi de la biodiversité dans l’île de Moorea, Polynésie française : approche méthodologique appliquée aux écosystèmes terrestres et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chevillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiscar Mellado-Forichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Emmanuelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3-4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184371v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-18287412" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chevillotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiscar Mellado-Forichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Emmanuelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812204v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier Salem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Descroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Diakhate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Habert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. Sy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvallot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aouda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01555891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaly Toure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#235;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Bouaita" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Niang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zinck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/cultureskairos.2192" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz350-668etyknpgmcw-19138233" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-18287412" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077583v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01344345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier-Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Ba Mamadou El Abass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2653" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chevillotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiscar Mellado-Forichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Emmanuelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>