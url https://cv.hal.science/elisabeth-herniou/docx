--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -622,576 +622,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of diet composition on the diversity of active gut bacteria and on the growth of Spodoptera exigua (Lepidoptera: Noctuidae)</w:t>
+                <w:t xml:space="preserve">Genomic analysis of hyperparasitic viruses associated with entomopoxviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t>
+                <w:t xml:space="preserve">Zachary K Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
+                <w:t xml:space="preserve">Ian Hicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Raymond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Takatsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madoka Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jisesa/ieae031⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.veae051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veae051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635921v1</w:t>
+                <w:t xml:space="preserve">hal-04672763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel and diverse family of filamentous DNA viruses associated with parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.veae022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ve/veae022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudiviruses in free-living and parasitic arthropods: evolutionary taxonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirka Manuel Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy L Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M van Oers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Bojko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (8), pp.744-762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pt.2024.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of hyperparasitic viruses associated with entomopoxviruses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of diet composition on the diversity of active gut bacteria and on the growth of Spodoptera exigua (Lepidoptera: Noctuidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thézé</w:t>
+                <w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Takatsuka</w:t>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madoka Nakai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.veae051. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veae051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jisesa/ieae031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672763v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequence of &amp;lt;i&amp;gt;Enterobacter hormaechei&amp;lt;/i&amp;gt; , isolate &amp;lt;i&amp;gt;jjbc&amp;lt;/i&amp;gt; recovered from the gut of &amp;lt;i&amp;gt;Plutella xylostella&amp;lt;/i&amp;gt; feeding on cabbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,51 +1199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg T Wennmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), pp.mra.00330-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in the classification and nomenclature of arthropod-infecting large DNA viruses that contain pif genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M van Oers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,51 +1411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Bacterial Community Structure Across the Different Life Stages of Black Soldier Fly (Hermetia illucens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,506 +2197,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+                <w:t xml:space="preserve">Monitoring Insect Transposable Elements in Large Double-Stranded DNA Viruses Reveals Host-to-Virus and Virus-to-Virus Transposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+                <w:t xml:space="preserve">Vincent Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+                <w:t xml:space="preserve">Clémence Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">Sandra Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Jiangbin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (9), pp.3512-3530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-03376529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Insect Transposable Elements in Large Double-Stranded DNA Viruses Reveals Host-to-Virus and Virus-to-Virus Transposition</w:t>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Loiseau</w:t>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bouzar</w:t>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Guillier</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangbin Fan</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (9), pp.3512-3530. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376529v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect Molecular Virology: Advances and Emerging Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (4), pp.347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/711801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113994v1</w:t>
+                <w:t xml:space="preserve">hal-03010507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect Molecular Virology: Advances and Emerging Trends</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03010507v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICTV Virus Taxonomy Profile : Nudiviridae</w:t>
               </w:r>
@@ -2810,364 +2810,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide spectrum and high frequency of genomic structural variation, including transposable elements, in large double-stranded DNA viruses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Moreau</w:t>
+                <w:t xml:space="preserve">Sa Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lévêque</w:t>
+                <w:t xml:space="preserve">Hongxia Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Meignin</w:t>
+                <w:t xml:space="preserve">Yaojun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/vez060⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456571v1</w:t>
+                <w:t xml:space="preserve">hal-02794326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gayral</w:t>
+                <w:t xml:space="preserve">Wide spectrum and high frequency of genomic structural variation, including transposable elements, in large double-stranded DNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongxia Zhao</w:t>
+                <w:t xml:space="preserve">Yannis Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaojun Wu</w:t>
+                <w:t xml:space="preserve">Nicolas Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuejian Jiang</w:t>
+                <w:t xml:space="preserve">Carine Meignin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.vez060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/vez060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794326v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses in the Invasive Hornet Vespa velutina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3480,1225 +3480,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic footprints of adaptive divergence in the bracovirus of Cotesia sesamiae identified by targeted resequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gayral</w:t>
+                <w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pierre Le Ru</w:t>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Jancek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14574⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.1745-1764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140574v1</w:t>
+                <w:t xml:space="preserve">hal-01918050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, Evolution and Ecological Specialization of Baculoviruses: A Treasure Trove for Future Applied Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Cory</w:t>
+                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10070366⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (6), pp.713-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140538v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Baculoviridae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Harrison</w:t>
+                <w:t xml:space="preserve">Discovery of Culex pipiens associated tunisia virus: a new ssRNA(+) virus representing a new insect associated virus family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Atyame Nten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Burand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001107⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.vex040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/vex040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140724v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Baculoviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Jehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Theilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Burand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145 (6), pp.713-723. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (9), pp.1185-1186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140632v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Culex pipiens associated tunisia virus: a new ssRNA(+) virus representing a new insect associated virus family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Bigot</w:t>
+                <w:t xml:space="preserve">Genetic footprints of adaptive divergence in the bracovirus of Cotesia sesamiae identified by targeted resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Atyame Nten</w:t>
+                <w:t xml:space="preserve">Bruno Pierre Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Weill</w:t>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Justy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.vex040. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, THE HOST‐ASSOCIATED MICROBIOME: PATTERN, PROCESS AND FUNCTION, 27 (8), pp.2109-2123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vex040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943945v1</w:t>
+                <w:t xml:space="preserve">hal-02140574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Biodiversity, Evolution and Ecological Specialization of Baculoviruses: A Treasure Trove for Future Applied Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Cory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (7), pp.1745-1764. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10070366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918050v1</w:t>
+                <w:t xml:space="preserve">hal-02140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative proteomic analysis of Tipula oleracea nudivirus occlusion bodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000661⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595093v1</w:t>
+                <w:t xml:space="preserve">hal-01605633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
+                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605633v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualitative proteomic analysis of Tipula oleracea nudivirus occlusion bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (2), pp.284-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138988v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discovery of Halictivirus resolves the Sinaivirus phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronwen Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4922,51 +4922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Influx of Genetic Material from Host to Virus Populations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,425 +5037,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and proteomic analyses indicate that banchine and campoplegine polydnaviruses have similar, if not identical, viral ancestors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene acquisition convergence between entomopoxviruses and baculoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Takatsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madoka Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Béliveau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basil Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01001-15⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.1960-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v7041960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315371v1</w:t>
+                <w:t xml:space="preserve">hal-02637094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (6), pp.3008-3025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene acquisition convergence between entomopoxviruses and baculoviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madoka Nakai</w:t>
+                <w:t xml:space="preserve">Genomic and proteomic analyses indicate that banchine and campoplegine polydnaviruses have similar, if not identical, viral ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohen Alejandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil Arif</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Djoumad Abdelmadjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (4), pp.1960-1974. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (17), pp.8909-8921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v7041960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01001-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637094v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The systematics of Echinorhynchus Zoega in Müller, 1776 (Acanthocephala, Echinorhynchidae) elucidated by nuclear and mitochondrial sequence data from eight European taxa</w:t>
               </w:r>
@@ -5569,295 +5569,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Deep Sequencing of a Baculovirus Population Reveals Widespread Genomic Variations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ongoing ecological speciation in Cotesia sesamiae, a biological control agent of cereal stem borers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Labrousse</w:t>
+                <w:t xml:space="preserve">Laure Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pierre Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Jiolle</w:t>
+                <w:t xml:space="preserve">Ferial Kaoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Corentin Paillusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v7072788⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (8), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315534v1</w:t>
+                <w:t xml:space="preserve">hal-01316567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ongoing ecological speciation in Cotesia sesamiae, a biological control agent of cereal stem borers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pierre Le Ru</w:t>
+                <w:t xml:space="preserve">Ultra Deep Sequencing of a Baculovirus Population Reveals Widespread Genomic Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferial Kaoula</w:t>
+                <w:t xml:space="preserve">Carole Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Paillusson</w:t>
+                <w:t xml:space="preserve">Davy Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 8 (8), pp.807-820. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (7), pp.3625-3646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v7072788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316567v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics supports baculoviruses as vectors of horizontal transfer of insect transposons.</w:t>
               </w:r>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ernenwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity in European Spodoptera exigua multiple nucleopolyhedrovirus isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Cabodevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,299 +6105,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">New Insights into the Evolution of Entomopoxvirinae from the Complete Genome Sequences of Four Entomopoxviruses Infecting Adoxophyes honmai, Choristoneura biennis, Choristoneura rosaceana, and Mythimna separata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Takatsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Louis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Thézé</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (14), pp.7992-8003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00453-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862670v1</w:t>
+                <w:t xml:space="preserve">hal-00862167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Evolution of Entomopoxvirinae from the Complete Genome Sequences of Four Entomopoxviruses Infecting Adoxophyes honmai, Choristoneura biennis, Choristoneura rosaceana, and Mythimna separata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (14), pp.7992-8003. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00453-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00862167v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
               </w:r>
@@ -6409,77 +6409,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
@@ -6517,103 +6517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Selection on Bracovirus Genomes Drives the Specialization of Cotesia Parasitoid Wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Paillusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), pp.e64432. </w:t>
@@ -6785,77 +6785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleozoic origin of insect large dsDNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,90 +7438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive hornet Vespa velutina carries both honey bee viruses and new viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8063,90 +8063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive hornet &amp;lt;em&amp;gt;Vespa velutina&amp;lt;/em&amp;gt; carries both honey bee viruses and new viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8182,402 +8182,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">10. ESEB European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655915v1</w:t>
+                <w:t xml:space="preserve">hal-01988636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jouan</w:t>
+                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. ESEB European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988636v1</w:t>
+                <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
+                <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736320v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation sequencing of Natural History Museum collections to enhance the DNA barcode database of European saproxylic beetles</w:t>
               </w:r>
@@ -8826,90 +8826,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolutionary origins of banchinae polydnaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Steward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
@@ -8938,103 +8938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et évolution du Lake Sinaï Virus (LSV) chez les abeilles domestiques et les hyménoptères sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9072,77 +9072,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, species delimitation, and evolution of insect viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9189,90 +9189,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent domestication of viruses by parasitic wasps to face host immune defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, York, United Kingdom</w:t>
@@ -9333,51 +9333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of arthropod communities by DNA metabarcoding of body remains sieved from wood mould of tree holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,51 +9872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9997,51 +9997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10096,90 +10096,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of the occluded Tipula oleracea nudivirus (ToNV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Mainz, Germany. , 176 p., 2014, 47th Annual Meeting of the Society for Invertebrate Pathology and International Congress on Invertebrate Pathology and Microbial Control</w:t>
@@ -11093,103 +11093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11301,51 +11301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1165A11"/>
+    <w:nsid w:val="F3CDBB2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11532,51 +11532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-herniou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5362-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164961615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3786-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05032657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Pienaar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Krupa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M M Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mugo-Kamiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Burgess" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.06.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary K Barth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hicklin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Takatsuka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#228;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg T Wennmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00330-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Jehle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05793-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zanella-Saenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Alejandra Huerta-Arredondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Cristina del Rinc&#243;n-Castro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02722-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guillier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Fan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Obonyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Musyoka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00309" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14574" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Theilmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943945v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vex040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005838" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Arif" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7041960" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Wayland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni K. Vainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Littlewood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.484.9132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316567v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Kaoula" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12260" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cabodevilla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.064766-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doucet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00453-13" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boschetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-148" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Barraclough" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FZ02GS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.04.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLPG6F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Arif" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Becnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Blissard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonning" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ricci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pienaar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Castillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Piterois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707243v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krupa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-herniou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5362-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164961615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3786-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05032657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Pienaar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Krupa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M M Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary K Barth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hicklin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Takatsuka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Burgess" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.06.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mugo-Kamiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#228;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg T Wennmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00330-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Jehle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05793-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zanella-Saenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Alejandra Huerta-Arredondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Cristina del Rinc&#243;n-Castro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02722-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab198" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Obonyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Musyoka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00309" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vex040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Theilmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14574" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005838" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Arif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7041960" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Wayland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni K. Vainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Littlewood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.484.9132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Kaoula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12260" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cabodevilla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.064766-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doucet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00453-13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boschetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-148" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Barraclough" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FZ02GS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.04.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLPG6F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Arif" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Becnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Blissard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonning" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ricci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pienaar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Castillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Piterois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707243v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krupa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>