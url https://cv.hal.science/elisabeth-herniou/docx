--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -622,576 +622,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of hyperparasitic viruses associated with entomopoxviruses</w:t>
+                <w:t xml:space="preserve">The effect of diet composition on the diversity of active gut bacteria and on the growth of Spodoptera exigua (Lepidoptera: Noctuidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary K Barth</w:t>
+                <w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Hicklin</w:t>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Thézé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ben Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veae051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jisesa/ieae031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672763v1</w:t>
+                <w:t xml:space="preserve">hal-04635921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel and diverse family of filamentous DNA viruses associated with parasitic wasps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic analysis of hyperparasitic viruses associated with entomopoxviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary K Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guinet</w:t>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+                <w:t xml:space="preserve">Jun Takatsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Herniou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nelly Burlet</w:t>
+                <w:t xml:space="preserve">Madoka Nakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.veae022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veae022⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.veae051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veae051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04604393v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudiviruses in free-living and parasitic arthropods: evolutionary taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel and diverse family of filamentous DNA viruses associated with parasitic wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jirka Manuel Petersen</w:t>
+                <w:t xml:space="preserve">Elisabeth Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy L Burgess</w:t>
+                <w:t xml:space="preserve">Pierrick Bloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique M van Oers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nelly Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.06.009⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.veae022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veae022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04747493v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of diet composition on the diversity of active gut bacteria and on the growth of Spodoptera exigua (Lepidoptera: Noctuidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nudiviruses in free-living and parasitic arthropods: evolutionary taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirka Manuel Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t>
+                <w:t xml:space="preserve">Amy L Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Querejeta</w:t>
+                <w:t xml:space="preserve">Monique M van Oers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
+                <w:t xml:space="preserve">Jamie Bojko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (8), pp.744-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jisesa/ieae031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2024.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635921v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequence of &amp;lt;i&amp;gt;Enterobacter hormaechei&amp;lt;/i&amp;gt; , isolate &amp;lt;i&amp;gt;jjbc&amp;lt;/i&amp;gt; recovered from the gut of &amp;lt;i&amp;gt;Plutella xylostella&amp;lt;/i&amp;gt; feeding on cabbage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Schäfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,51 +1199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg T Wennmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), pp.mra.00330-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments in the classification and nomenclature of arthropod-infecting large DNA viruses that contain pif genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique M van Oers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,51 +1411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Bacterial Community Structure Across the Different Life Stages of Black Soldier Fly (Hermetia illucens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,238 +2465,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect Molecular Virology: Advances and Emerging Trends</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03010507v1</w:t>
+                <w:t xml:space="preserve">hal-03113994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect Molecular Virology: Advances and Emerging Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Santé de l'Abeille</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (4), pp.347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/711801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03113994v1</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICTV Virus Taxonomy Profile : Nudiviridae</w:t>
               </w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sa Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxia Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3084,90 +3084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viruses in the Invasive Hornet Vespa velutina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dalmon</w:t>
+                <w:t xml:space="preserve">Damien Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3212,325 +3212,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Influence of Host, Wolbachia, Geography and Climate on the Genetic Structure of the Sub-saharan Parasitic Wasp Cotesia sesamiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Branca</w:t>
+                <w:t xml:space="preserve">Paul Schmidt Yanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Ru</w:t>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Obonyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boaz Musyoka</w:t>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00309⟩</w:t>
+              <w:t xml:space="preserve">Barcode Bulletin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097078v1</w:t>
+                <w:t xml:space="preserve">hal-02613360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Sire</w:t>
+                <w:t xml:space="preserve">Relative Influence of Host, Wolbachia, Geography and Climate on the Genetic Structure of the Sub-saharan Parasitic Wasp Cotesia sesamiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schmidt Yanes</w:t>
+                <w:t xml:space="preserve">Bruno Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+                <w:t xml:space="preserve">Paul-André Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouget</w:t>
+                <w:t xml:space="preserve">Julius Obonyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Boaz Musyoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcode Bulletin </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613360v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,693 +3614,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Baculoviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Jehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Theilmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Burand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (9), pp.1185-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140632v1</w:t>
+                <w:t xml:space="preserve">hal-02140724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Culex pipiens associated tunisia virus: a new ssRNA(+) virus representing a new insect associated virus family</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célestine Atyame Nten</w:t>
+                <w:t xml:space="preserve">Biodiversity, Evolution and Ecological Specialization of Baculoviruses: A Treasure Trove for Future Applied Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Weill</w:t>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Justy</w:t>
+                <w:t xml:space="preserve">Jenny Cory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.vex040. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/vex040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10070366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943945v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Baculoviridae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johannes Jehle</w:t>
+                <w:t xml:space="preserve">Genetic footprints of adaptive divergence in the bracovirus of Cotesia sesamiae identified by targeted resequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Theilmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Burand</w:t>
+                <w:t xml:space="preserve">Bruno Pierre Le Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001107⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, THE HOST‐ASSOCIATED MICROBIOME: PATTERN, PROCESS AND FUNCTION, 27 (8), pp.2109-2123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140724v1</w:t>
+                <w:t xml:space="preserve">hal-02140574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic footprints of adaptive divergence in the bracovirus of Cotesia sesamiae identified by targeted resequencing</w:t>
+                <w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14574⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145 (6), pp.713-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140574v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, Evolution and Ecological Specialization of Baculoviruses: A Treasure Trove for Future Applied Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Thézé</w:t>
+                <w:t xml:space="preserve">Discovery of Culex pipiens associated tunisia virus: a new ssRNA(+) virus representing a new insect associated virus family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Atyame Nten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+                <w:t xml:space="preserve">Mylene Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Cory</w:t>
+                <w:t xml:space="preserve">Fabienne Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (7), pp.366. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.vex040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v10070366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/vex040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140538v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discovery of Halictivirus resolves the Sinaivirus phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronwen Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,425 +5037,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene acquisition convergence between entomopoxviruses and baculoviruses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic and proteomic analyses indicate that banchine and campoplegine polydnaviruses have similar, if not identical, viral ancestors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basil Arif</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Béliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cohen Alejandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoumad Abdelmadjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v7041960⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (17), pp.8909-8921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01001-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637094v1</w:t>
+                <w:t xml:space="preserve">hal-01315371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Gene acquisition convergence between entomopoxviruses and baculoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Takatsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madoka Nakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basil Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (4), pp.1960-1974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v7041960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315465v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and proteomic analyses indicate that banchine and campoplegine polydnaviruses have similar, if not identical, viral ancestors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohen Alejandro</w:t>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Don</w:t>
+                <w:t xml:space="preserve">Frédérick F. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Périquet</w:t>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djoumad Abdelmadjid</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (17), pp.8909-8921. </w:t>
+              <w:t xml:space="preserve">, 2015, 89 (6), pp.3008-3025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01001-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315371v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The systematics of Echinorhynchus Zoega in Müller, 1776 (Acanthocephala, Echinorhynchidae) elucidated by nuclear and mitochondrial sequence data from eight European taxa</w:t>
               </w:r>
@@ -5588,51 +5588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ongoing ecological speciation in Cotesia sesamiae, a biological control agent of cereal stem borers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pierre Le Ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferial Kaoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic diversity in European Spodoptera exigua multiple nucleopolyhedrovirus isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihana Cabodevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,299 +6105,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into the Evolution of Entomopoxvirinae from the Complete Genome Sequences of Four Entomopoxviruses Infecting Adoxophyes honmai, Choristoneura biennis, Choristoneura rosaceana, and Mythimna separata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jancek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00453-13⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862167v1</w:t>
+                <w:t xml:space="preserve">hal-00862670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">New Insights into the Evolution of Entomopoxvirinae from the Complete Genome Sequences of Four Entomopoxviruses Infecting Adoxophyes honmai, Choristoneura biennis, Choristoneura rosaceana, and Mythimna separata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Takatsuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Louis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Thézé</w:t>
+                <w:t xml:space="preserve">Daniel Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (14), pp.7992-8003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00453-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00862670v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
               </w:r>
@@ -6409,77 +6409,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
@@ -6517,77 +6517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Selection on Bracovirus Genomes Drives the Specialization of Cotesia Parasitoid Wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jancek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Paillusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,77 +6785,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleozoic origin of insect large dsDNA viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7438,90 +7438,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive hornet Vespa velutina carries both honey bee viruses and new viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dalmon</w:t>
+                <w:t xml:space="preserve">Damien Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7602,64 +7602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t>
@@ -7727,64 +7727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Fontaneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t>
@@ -7826,90 +7826,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t>
@@ -7964,51 +7964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8063,90 +8063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasive hornet &amp;lt;em&amp;gt;Vespa velutina&amp;lt;/em&amp;gt; carries both honey bee viruses and new viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dalmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dalmon</w:t>
+                <w:t xml:space="preserve">Damien Decante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8214,64 +8214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8307,277 +8307,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
+                <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
+              <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736320v1</w:t>
+                <w:t xml:space="preserve">hal-03655915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t>
+                <w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655915v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation sequencing of Natural History Museum collections to enhance the DNA barcode database of European saproxylic beetles</w:t>
               </w:r>
@@ -8714,51 +8714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Schmidt Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. Monaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8826,90 +8826,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evolutionary origins of banchinae polydnaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Béliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Steward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
@@ -8938,103 +8938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et évolution du Lake Sinaï Virus (LSV) chez les abeilles domestiques et les hyménoptères sauvages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9072,77 +9072,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, species delimitation, and evolution of insect viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Barcode of Life Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9189,90 +9189,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent domestication of viruses by parasitic wasps to face host immune defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, York, United Kingdom</w:t>
@@ -9333,51 +9333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of arthropod communities by DNA metabarcoding of body remains sieved from wood mould of tree holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Parmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9721,77 +9721,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9846,77 +9846,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-diebacks and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9971,77 +9971,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10109,51 +10109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11301,51 +11301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3CDBB2E"/>
+    <w:nsid w:val="A26A95EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11532,51 +11532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-herniou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5362-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164961615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3786-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05032657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Pienaar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Krupa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M M Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672763v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary K Barth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hicklin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Takatsuka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Burgess" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.06.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mugo-Kamiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#228;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg T Wennmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00330-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Jehle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05793-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zanella-Saenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Alejandra Huerta-Arredondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Cristina del Rinc&#243;n-Castro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02722-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab198" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010507v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097078v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Obonyo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Musyoka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00309" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943945v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vex040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Theilmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140574v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14574" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005838" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Arif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7041960" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Wayland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni K. Vainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Littlewood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.484.9132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Kaoula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12260" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cabodevilla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.064766-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doucet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00453-13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boschetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-148" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Barraclough" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FZ02GS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.04.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLPG6F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Arif" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Becnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Blissard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonning" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ricci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pienaar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Castillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Piterois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707243v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krupa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-herniou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5362-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164961615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3786-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05032657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Pienaar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Krupa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M M Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mugo-Kamiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary K Barth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hicklin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Takatsuka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Burgess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.06.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#228;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg T Wennmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00330-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Jehle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05793-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zanella-Saenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Alejandra Huerta-Arredondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Cristina del Rinc&#243;n-Castro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02722-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab198" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Obonyo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Musyoka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Theilmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14574" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vex040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005838" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637094v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Arif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7041960" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Wayland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni K. Vainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Littlewood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.484.9132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Kaoula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12260" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cabodevilla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.064766-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doucet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00453-13" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boschetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-148" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Barraclough" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FZ02GS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.04.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLPG6F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Arif" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Becnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Blissard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonning" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ricci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pienaar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Castillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Piterois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707243v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krupa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>