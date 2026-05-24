--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11246 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11195 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth Herniou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elisabeth-herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5362-6056</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">164961615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=sqHyH_MAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-3786-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput screening reveals high diversity and widespread distribution of viruses in black soldier flies (Hermetia illucens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franciszek Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly M M Abd-Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.108322. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2025.108322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Animal DNA Viruses and Retroviruses Subcommittee, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Varsani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly M.M. Abd-Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Arnberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly S Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mária Benkő</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (7), pp.002113. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.002113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05212164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Neglected Insect Larvae in Species Inventories: DNA Barcoding as an Effective Tool for All‐Stage Invertebrate Identification in Tree Holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (6), pp.e71586. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.71586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05130990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of diet composition on the diversity of active gut bacteria and on the growth of Spodoptera exigua (Lepidoptera: Noctuidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (2), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jisesa/ieae031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel and diverse family of filamentous DNA viruses associated with parasitic wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Bloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Burlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.veae022. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veae022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudiviruses in free-living and parasitic arthropods: evolutionary taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jirka Manuel Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M van Oers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Bojko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (8), pp.744-762. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pt.2024.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of hyperparasitic viruses associated with entomopoxviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary K Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Hicklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Takatsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madoka Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.veae051. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veae051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-genome sequence of &amp;lt;i&amp;gt;Enterobacter hormaechei&amp;lt;/i&amp;gt; , isolate &amp;lt;i&amp;gt;jjbc&amp;lt;/i&amp;gt; recovered from the gut of &amp;lt;i&amp;gt;Plutella xylostella&amp;lt;/i&amp;gt; feeding on cabbage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loretta Mugo-Kamiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg T Wennmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), pp.mra.00330-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mra.00330-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in the classification and nomenclature of arthropod-infecting large DNA viruses that contain pif genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique M van Oers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes A Jehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Krell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly M M Abd-Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 168 (7), pp.182. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-023-05793-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Bacterial Community Structure Across the Different Life Stages of Black Soldier Fly (Hermetia illucens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Querejeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.1254-1267. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-022-02146-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting roadblocks in arthropod monitoring using non-destructive metabarcoding from collection media of passive traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e16022. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.16022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Past and Present Interactions between Viruses and the Black Soldier Fly, Hermetia illucens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Belliardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Viruses in Mass-Reared Invertebrates, 14 (6), pp.1274. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14061274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence and genetic characterization of six baculovirus strains isolated from different populations of Spodoptera frugiperda (Lepidoptera: Noctuidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Zanella-Saenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilse Alejandra Huerta-Arredondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma. Cristina del Rincón-Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-021-02722-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable element repression using piRNAs, and its relevance to endogenous viral elements (EVEs) and immunity in insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Josse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (1), pp.100876. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2022.100876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced forest dieback drives compositional changes in insect communities that are more pronounced for rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-021-02968-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Insect Transposable Elements in Large Double-Stranded DNA Viruses Reveals Host-to-Virus and Virus-to-Virus Transposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Bouzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbin Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (9), pp.3512-3530. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msab198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J F A van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect Molecular Virology: Advances and Emerging Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Review of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (4), pp.347. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/711801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vespa Velutina - Les virus du frelon, une menace ou un espoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé de l'Abeille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 296, pp.141-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile : Nudiviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.3-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sa Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongxia Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaojun Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejian Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide spectrum and high frequency of genomic structural variation, including transposable elements, in large double-stranded DNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Meignin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), pp.vez060. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vez060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses in the Invasive Hornet Vespa velutina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (11), pp.1041. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11111041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the impacts of widespread forest die-offs across France, Germany, and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), 3 p. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21083/ibol.v9i1.5726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Influence of Host, Wolbachia, Geography and Climate on the Genetic Structure of the Sub-saharan Parasitic Wasp Cotesia sesamiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-André Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Obonyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boaz Musyoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.309. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Baculoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Theilmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (9), pp.1185-1186. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.001107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic footprints of adaptive divergence in the bracovirus of Cotesia sesamiae identified by targeted resequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierre Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jancek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, THE HOST‐ASSOCIATED MICROBIOME: PATTERN, PROCESS AND FUNCTION, 27 (8), pp.2109-2123. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity, Evolution and Ecological Specialization of Baculoviruses: A Treasure Trove for Future Applied Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.366. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v10070366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The domestication of a large DNA virus by the wasp Venturia canescens involves targeted genome reduction through pseudogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (7), pp.1745-1764. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evy127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recurrent domestication of viruses: major evolutionary transitions in parasitic wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145 (6), pp.713-723. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182017000725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Culex pipiens associated tunisia virus: a new ssRNA(+) virus representing a new insect associated virus family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Atyame Nten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Justy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.vex040. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/vex040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coviro.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative proteomic analysis of Tipula oleracea nudivirus occlusion bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (2), pp.284-295. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discovery of Halictivirus resolves the Sinaivirus phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwen Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunsheng Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (11), pp.2864-2875. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign DNA acquisition by invertebrate genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 147, pp.157 - 168. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jip.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Influx of Genetic Material from Host to Virus Populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouziane Moumen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cordaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.e1005838. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1005838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and proteomic analyses indicate that banchine and campoplegine polydnaviruses have similar, if not identical, viral ancestors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohen Alejandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Don</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djoumad Abdelmadjid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (17), pp.8909-8921. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01001-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the nucleopolyhedrosis-causing virus from Tipula oleracea sheds new light on the nudiviridae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick F. Gavory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (6), pp.3008-3025. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02884-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene acquisition convergence between entomopoxviruses and baculoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Takatsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madoka Nakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (4), pp.1960-1974. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v7041960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The systematics of Echinorhynchus Zoega in Müller, 1776 (Acanthocephala, Echinorhynchidae) elucidated by nuclear and mitochondrial sequence data from eight European taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew T. Wayland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouni K. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Littlewood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (484), pp.25-52. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.484.9132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing ecological speciation in Cotesia sesamiae, a biological control agent of cereal stem borers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pierre Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferial Kaoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Paillusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Capdevielle-Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (8), pp.807-820. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Deep Sequencing of a Baculovirus Population Reveals Widespread Genomic Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Jiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (7), pp.3625-3646. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v7072788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics supports baculoviruses as vectors of horizontal transfer of insect transposons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ernenwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.3348. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic diversity in European Spodoptera exigua multiple nucleopolyhedrovirus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Cabodevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitivo Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (10), pp.2297-2309. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.064766-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional endogenous viral elements in the genome of the parasitoid wasp Cotesia congregata: insights into the evolutionary dynamics of bracoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jancek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1626), pp.20130047. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Evolution of Entomopoxvirinae from the Complete Genome Sequences of Four Entomopoxviruses Infecting Adoxophyes honmai, Choristoneura biennis, Choristoneura rosaceana, and Mythimna separata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Takatsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (14), pp.7992-8003. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00453-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2013.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Selection on Bracovirus Genomes Drives the Specialization of Cotesia Parasitoid Wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Jancek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Paillusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e64432. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple functionally divergent and conserved copies of alpha tubulin in bdelloid rotifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Eyres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychios Frangedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Boschetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1471-2148/12/148. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-12-148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleozoic origin of insect large dsDNA viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (38), pp.15931-15935. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1105580108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconsistent estimates of diversity between traditional and DNA taxonomy in bdelloid rotifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Barraclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisms Diversity &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ode.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme levels of hidden diversity in microscopic animals (Rotifera) revealed by DNA taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Barraclough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2009.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A faunistic survey of bdelloid rotifers in Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Barraclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology in the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.114-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Destructive DNA metabarcoding of insects for forest biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque du GDR de Génomique Environnementale – conférence "Environmental and Agronomical Genomics 2021 symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive hornet Vespa velutina carries both honey bee viruses and new viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect response to climate-induced tree die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMTREE: Quantifying changes in flying insect diversity and soil fauna along a gradient of climate induced forest decline using DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque du GDR de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the ecological impact of climate-induced forest diebacks in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding to quantify the ecological impact of forest decline on flying insect diversity in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Trondheim, Norway. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive hornet &amp;lt;em&amp;gt;Vespa velutina&amp;lt;/em&amp;gt; carries both honey bee viruses and new viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Decante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès UIEIS - Insectes Sociaux - Section Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écologique du dépérissement forestier et des coupes sanitaires sur les communautés d’insectes dans les Pyrénées Françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Conférence du Groupe des Entomologistes Forestiers Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Houffalize, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent virus domestication in parasitic wasps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leobold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ESEB European Society for Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Metabarcoding to quantify the response of insect diversity to mountain forest die-offs in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France. 825 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-generation sequencing of Natural History Museum collections to enhance the DNA barcode database of European saproxylic beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Noblecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soldati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barnouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium on the Conservation of Saproxylic Beetles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Sankt Oswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the evolutionary origins of banchinae polydnaviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Béliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Steward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et évolution du Lake Sinaï Virus (LSV) chez les abeilles domestiques et les hyménoptères sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du REID (Réseau National Ecologie des Interactions Durables)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity, species delimitation, and evolution of insect viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Cory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. 141 p., </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/gen-2015-0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent domestication of viruses by parasitic wasps to face host immune defenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Périquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of arthropod communities by DNA metabarcoding of body remains sieved from wood mould of tree holes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on DNA barcoding and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabarcoding body remains sieved from tree hollow wood mould to characterize forest insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.96, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA metabarcoding of passive trap collection media for forest insect biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque de Génomique Environnementale. "Environmental and Agronomical Genomics Symposium"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Tours, France. , p.49, 2021, Environmental and Agronomical Genomics 2021 symposium. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacksand salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-diebacks and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of tree-die backs and salvage logging on mountain forest biodiversity using metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of the occluded Tipula oleracea nudivirus (ToNV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Harichaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual Meeting of the Society for Invertebrate Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Mainz, Germany. , 176 p., 2014, 47th Annual Meeting of the Society for Invertebrate Pathology and International Congress on Invertebrate Pathology and Microbial Control</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Progenitors of Bracoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitoid Viruses Symbionts and Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.15-31, 2012, 978-0-12-384858-1. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-384858-1.00002-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OE Family Baculoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Becnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.W Blissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Academic Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Taxonomy: Ninth Report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AE King Ed., pp.163-173, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolutionary nature of diversification in sexuals and asexuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy G. Barraclough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth A. Herniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ricci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speciation and Patterns of Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roger K. Butlin, Jon R. Bridle and Dolph Schulter, pp.29-45, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A solinvivirus induces cellular antiviral response and reduces the lifespan of adult Hermetia illucens (black soldier flies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo García-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Piterois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Wallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Manas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of screening methods leads to the discovery of new viruses in black soldier flies ( Hermetia illucens )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Herrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adly M M Abd-Alla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive DNA metabarcoding of arthropods using collection medium from passive traps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Mbedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-induced forest dieback drives compositional change in insect communities that is concentrated amongst rare species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bézier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal resolution reveals symbiotic virus colonization of parasitic wasp genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke J.F.A. van Vugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyam Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Persyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId334"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11301,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A26A95EA"/>
+    <w:nsid w:val="4B3EADF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11532,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-herniou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5362-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164961615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3786-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05032657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Pienaar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Krupa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M M Abd-Alla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mugo-Kamiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae031" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary K Barth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hicklin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Takatsuka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747493v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Burgess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.06.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747506v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#228;fer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg T Wennmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00330-24" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Jehle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Krell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05793-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zanella-Saenz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Alejandra Huerta-Arredondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Cristina del Rinc&#243;n-Castro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02722-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376529v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Fan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab198" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez060" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097078v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Obonyo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Musyoka" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00309" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140724v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Theilmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001107" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140574v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14574" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vex040" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Roy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Hou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000957" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005838" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637094v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Arif" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7041960" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318819v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Wayland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni K. Vainio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Littlewood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.484.9132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316567v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Kaoula" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12260" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313729v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cabodevilla" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.064766-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallais" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doucet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00453-13" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boschetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-148" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412281v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kaya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Barraclough" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FZ02GS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412420v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.04.011" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLPG6F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738617v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Arif" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Becnel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Blissard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonning" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ricci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390157v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pienaar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Castillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Piterois" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707243v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krupa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-herniou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5362-6056" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164961615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sqHyH_MAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3786-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05032657v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Pienaar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Herrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciszek Krupa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M M Abd-Alla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2025.108322" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Parmain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A Herniou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71586" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mugo-Kamiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Raymond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jisesa/ieae031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604393v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Herniou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bloin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirka Manuel Petersen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L Burgess" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique M van Oers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bojko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2024.06.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary K Barth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hicklin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Takatsuka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madoka Nakai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747506v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sch&#228;fer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg T Wennmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00330-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes A Jehle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Krell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05793-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876368v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Marchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-022-02146-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385991v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Mbedi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Belliardo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14061274" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852531v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Zanella-Saenz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ibarra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Alejandra Huerta-Arredondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Cristina del Rinc&#243;n-Castro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02722-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03555250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02968-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376529v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loiseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbin Fan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab198" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/711801" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113994v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decante" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harrison" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jehle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001381" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456571v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez060" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bigot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11111041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/ibol.v9i1.5726" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03097078v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Ru" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Obonyo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Musyoka" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00309" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Theilmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001107" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pierre Le Ru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jancek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14574" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10070366" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918050v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Pichon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140632v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182017000725" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943945v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Weill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vex040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595093v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000661" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140702v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwen Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsheng Hou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Germain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000957" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266766v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005838" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315371v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;liveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohen Alejandro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Don" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoumad Abdelmadjid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01001-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315465v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bezier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02884-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Arif" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7041960" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Wayland" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni K. Vainio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Littlewood" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.484.9132" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferial Kaoula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Paillusson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12260" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ernenwein" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4348" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313729v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Cabodevilla" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.064766-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862670v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0047" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862167v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Doucet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00453-13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866210v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064432" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769177v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boschetti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105580108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412281v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Kaya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy G. Barraclough" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ode.2008.10.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FZ02GS3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412420v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.04.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLPG6F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450063v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655983v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mbedi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526230v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655945v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Yanez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655928v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655915v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988636v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655916v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnouin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991466v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cusson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steward" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738617v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743562v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2015-0087" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991479v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236368v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788069v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655791v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739880v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780036v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00002-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659568v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Arif" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Becnel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Blissard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonning" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412458v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ricci" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390157v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pienaar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Castillo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Piterois" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Wallart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707243v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krupa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169150v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03206694v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03090838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J.F.A. van Vugt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>