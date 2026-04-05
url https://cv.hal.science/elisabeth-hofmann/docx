--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,2035 +66,2485 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté, la démocratie et la cohésion sociale au cœur du développement durable : quelles compétences professionnelles pour des concertations inclusives ?</w:t>
+                <w:t xml:space="preserve">Genre et développement : un enjeu multidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Treillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tapin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Ndami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Yépez del Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 53 (2), pp.115-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.210.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03964332v1</w:t>
+                <w:t xml:space="preserve">hal-05567246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortions and Dilemmas in the Performative System of International Development Aid1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La recherche-action participative comme évaluation de processus : l’exemple du projet Arpège à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Étienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Larissa Kojoué</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ried.2179⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 207 (3), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.207.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03964326v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la pertinence du genre pour étudier les savoirs liés à la sécurité alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La citoyenneté, la démocratie et la cohésion sociale au cœur du développement durable : quelles compétences professionnelles pour des concertations inclusives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain de sel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 80, pp.6-7</w:t>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03615749v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distorsions et dilemmes du système performatif de l’aide internationale au développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Distortions and Dilemmas in the Performative System of International Development Aid1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Naëlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Kojoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 241, pp.7-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ried.241.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 250, pp.131-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ried.2179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02571725v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sept chemins de l’agriculture à la nutrition et l’autonomisation des femmes: transformations et manipulations d’un modèle graphique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De la pertinence du genre pour étudier les savoirs liés à la sécurité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Étienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIHEAM Watch Letter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 - Strengthening the Role of Women in Rural and Agricultural Areas - Obstacles and Opportunities, pp.38--43</w:t>
+              <w:t xml:space="preserve">Grain de sel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536692v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03615749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staging bodies: learning through feminist activism. Analysis of points emerging from actions by La Barbe and Femen in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Distorsions et dilemmes du système performatif de l’aide internationale au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Naëlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Kojoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal for Research on the Education and Learning of Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3384/rela.2000-7426.ojs150⟩</w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.7-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.241.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536114v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02571725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance, genre, décentralisation, concepts liés dans la recherche de l'égalité de genre : introduction à l'axe «Décentralisation»</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les sept chemins de l’agriculture à la nutrition et l’autonomisation des femmes: transformations et manipulations d’un modèle graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Étienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Actes du colloque international "Genre et gouvernance" (île Maurice, 17-19 novembre 2009), 34, pp.142-165</w:t>
+              <w:t xml:space="preserve">CIHEAM Watch Letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 - Strengthening the Role of Women in Rural and Agricultural Areas - Obstacles and Opportunities, pp.38--43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341443v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation des habitants. Quel genre de ville durable?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Staging bodies: learning through feminist activism. Analysis of points emerging from actions by La Barbe and Femen in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Altermondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal for Research on the Education and Learning of Adults</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.65--76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3384/rela.2000-7426.ojs150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00705357v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouvernance, genre, décentralisation, concepts liés dans la recherche de l'égalité de genre : introduction à l'axe «Décentralisation»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Ramarokoto Raoelimiadana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Actes du colloque international "Genre et gouvernance" (île Maurice, 17-19 novembre 2009), 34, pp.142-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation des habitants. Quel genre de ville durable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altermondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le microcrédit est-il le faux nez du néolibéralisme ? La microfinance et les femmes pauvres : état du débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (238), pp.217-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00375605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences basées sur genre : un objet flou, difficile à combattre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Taking gender into account in development projects: overcoming conflicting norms and reconciling worldviews through participatory action research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Dynamif-2P : Dynamiques familiales, Travail, Migration et Politiques Publiques en Afrique de l’Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gaston Berger; IRD, May 2025, Saint Louis, Sénégal</w:t>
+              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411200v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking gender into account in development projects: overcoming conflicting norms and reconciling worldviews through participatory action research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les violences basées sur le genre – un objet flou, difficile à combattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference of African Studies (ECAS) : African, Afropean, Afropolitan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Africa-Europe Group for Interdisciplinary Studies (AEGIS), Jun 2025, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque International DYNAMIF-2P : "Dynamiques familiales, Travail, Migration et Politiques publiques en Afrique de l'Ouest"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Interlaboratoire en Sciences Sociales sur les Sociétés Africaines; Université Gaston Berger, May 2025, St. Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405492v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of labor unions in the mobilisation against violence and harassment at work in the public sector in Mali and Senegal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gender Challenges: The Complex and Multifactorial Reality of Violence and Harassment at Work in Mali and Senegal Civil Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference of African Studies. African futures, 31 May-3 June 2023, Cologne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEGIS (Africa-Europe Group for Interdisciplinary Studies); University of Cologne’s Global South Studies Center, May 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">9th Conference of the Regulating for Decent Work Network : Strengthening labour institutions and worker voice to deliver decent employment (RDW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale du Travail (OIT) = International Labour Organization (ILO), Jul 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462821v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of labor unions in the mobilisation against violence and harassment at work in the public sector Mali and Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluer et noter l’éducation transformatrice au développement durable – questionnements, défis et pistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diop Fatou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne B. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of African Studies : African futures 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEGIS, May 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Former au monde de demain, Éduquer à la durabilité : quelles formations dans la Francophonie ? », 9 - 11 juillet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Former INSPÉ de Clermont Ferrand (FRANCE), Universités de Relizane (ALGERIE), de Yaoundé 1 (CAMEROUN) et de Bondoukou (COTE d’IVOIRE), Jul 2024, Clermont Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321828v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche-action participative comme évaluation de processus : le cas du projet Arpège</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of labor unions in the mobilisation against violence and harassment at work in the public sector in Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cecile Broutin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diop Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIIIes Journées du développement de l’Association Tiers-Monde, Bordeaux, 31 mai–2 juin 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bordeaux Science Economique (Université de Bordeaux); Passages (Université de Bordeaux-Montaigne); Les Afriques dans le monde - Sciences Po Bordeaux, Jun 2023, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">9th European Conference of African Studies. African futures, 31 May-3 June 2023, Cologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEGIS (Africa-Europe Group for Interdisciplinary Studies); University of Cologne’s Global South Studies Center, May 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489186v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former au genre au Mali – de la perte du contrôle sur la réception du genre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of labor unions in the mobilisation against violence and harassment at work in the public sector Mali and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diop Fatou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference of African Studies : African futures 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEGIS, May 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952822v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development projects as arenas for gender transformative action: The participatory-action-research project ARPEGE in Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La recherche-action participative comme évaluation de processus : le cas du projet Arpège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivating equality : advancing gender research in agriculture and food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGIAR, Oct 2021, Waegeningen, Netherlands</w:t>
+              <w:t xml:space="preserve">XXXVIIIes Journées du développement de l’Association Tiers-Monde, Bordeaux, 31 mai–2 juin 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux Science Economique (Université de Bordeaux); Passages (Université de Bordeaux-Montaigne); Les Afriques dans le monde - Sciences Po Bordeaux, Jun 2023, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615002v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exporting women empowerment from India to Africa? Reflections based on the case study of the African expansion of Indian NGO Barefoot College</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Former au genre au Mali – de la perte du contrôle sur la réception du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Karm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Western Actors in Africa: Interests, Conflicts and Agency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aegis / Collaborative Research Group (CRG) African Politics and International Relations Africa-Europe Group for Interdisciplinary Studies., Jan 2021, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03615748v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La “voix des femmes” est-elle audible ? Genre et participation dans les projets de développement, les apports de l’approche par les capabilités, Panel 20 : Genre et participation “enchantée” dans le développement rural : les projets comme arène d’agencéité et résilience des femmes à la campagne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Development projects as arenas for gender transformative action: The participatory-action-research project ARPEGE in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Droy</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres des Etudes africaines en France (REAF), “Afriques enchantées, Afriques en chantiers”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Cultivating equality : advancing gender research in agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGIAR, Oct 2021, Waegeningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636406v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The right to defend what is taboo? Associative strategies to defend the rights to abortion and homosexuality in Cameroon, Morocco and Senegal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exporting women empowerment from India to Africa? Reflections based on the case study of the African expansion of Indian NGO Barefoot College</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Karm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, BALE, Switzerland</w:t>
+              <w:t xml:space="preserve">Non-Western Actors in Africa: Interests, Conflicts and Agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aegis / Collaborative Research Group (CRG) African Politics and International Relations Africa-Europe Group for Interdisciplinary Studies., Jan 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524445v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03615748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs de l’aide internationale : vers quels savoirs, engagements et compétences ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La “voix des femmes” est-elle audible ? Genre et participation dans les projets de développement, les apports de l’approche par les capabilités, Panel 20 : Genre et participation “enchantée” dans le développement rural : les projets comme arène d’agencéité et résilience des femmes à la campagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation de professionnel/les du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres des Etudes africaines en France (REAF), “Afriques enchantées, Afriques en chantiers”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045195v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentantes d’organisations de femmes francophones africaines en mouvement... entre espoirs de panafricanisme, barrières linguistiques et divergences d’idées, Atelier 15 : “Définir le panafricanisme. Acteurs, événements et pratiques sociales”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The right to defend what is taboo? Associative strategies to defend the rights to abortion and homosexuality in Cameroon, Morocco and Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es Rencontres des études africaines en France, REAF 2016 : Afriques cosmopolitiques, Institut national des langues et civilisations orientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, BALE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629039v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des évolutions de la notion d’empowerment entre appropriation et instrumentalisation – illustrations indiennes et camerounaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les acteurs de l’aide internationale : vers quels savoirs, engagements et compétences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Naëlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Conference on «Genre et globalisation circulations, mobilisations, cadres d’actions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Formation de professionnel/les du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042834v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentantes d’organisations de femmes francophones africaines en mouvement... entre espoirs de panafricanisme, barrières linguistiques et divergences d’idées, Atelier 15 : “Définir le panafricanisme. Acteurs, événements et pratiques sociales”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4es Rencontres des études africaines en France, REAF 2016 : Afriques cosmopolitiques, Institut national des langues et civilisations orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des évolutions de la notion d’empowerment entre appropriation et instrumentalisation – illustrations indiennes et camerounaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the International Conference on «Genre et globalisation circulations, mobilisations, cadres d’actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La norme &amp;quot; genre &amp;quot; dans l'éducation : problématique et méthodologies de collectes de données autour de la recherche sur les violences de genre en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Observer et comprendre les logiques de l'action publique en éducation en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00914527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2104,594 +2554,689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre le genre ! 9 fiches pratiques pour faire progresser l'égalité de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveline Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F3E, 2018, Repères sur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microfinance en Asie. Entre traditions et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Servet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius-Gnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuchao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, pp.228, 2005, Tropiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école comme un espace peu sûr pour des filles en Afrique subsaharienne. Corps et espace dans la mesure et la lutte contre la violence de genre à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">When Reception of Gender Training Meets Intercultural Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sophie Louargant. </w:t>
+              <w:t xml:space="preserve">Cristina C. Vieira; Joanna Ostrouch-Kamińska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace public: quelle reconnaissance pour les femmes ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gender and Adult Education Research in the Face of Social and Cultural Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32-50, 2025, Research on the Education and Learning of Adults, 978978-90-04-74888-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004748880_003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531731v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre en Action : radioscopie d’un réseau transnational francophone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’école comme un espace peu sûr pour des filles en Afrique subsaharienne. Corps et espace dans la mesure et la lutte contre la violence de genre à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Carribon; Dominique Picco; Delphine Dussert-Galinat; Bernard Lachaise; Fanny Bugnon. </w:t>
+              <w:t xml:space="preserve">Sophie Louargant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux de femmes, femmes en réseaux: XVIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.241--268, 2017, 979-10-300-0145-7</w:t>
+              <w:t xml:space="preserve">Espace public: quelle reconnaissance pour les femmes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Éditions, pp.66-85, 2019, Carrefours des Idées, 978-2-37747-031-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536085v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion empowerment entre appropriation et instrumentalisation – illustrations camerounaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genre en Action : radioscopie d’un réseau transnational francophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Noufissa El Moujaddidi. </w:t>
+              <w:t xml:space="preserve">Carole Carribon; Dominique Picco; Delphine Dussert-Galinat; Bernard Lachaise; Fanny Bugnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre et développement humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences Juridiques, Economiques et Sociales (FSJES), 2016</w:t>
+              <w:t xml:space="preserve">Réseaux de femmes, femmes en réseaux: XVIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.241--268, 2017, 979-10-300-0145-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02384478v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La notion empowerment entre appropriation et instrumentalisation – illustrations camerounaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noufissa El Moujaddidi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et développement humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences Juridiques, Economiques et Sociales (FSJES), 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02384478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bearded Women: Feminist Activism in “La Barbe” as a Form of Informal Adult Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joanna Ostrouch-Kami; Cristina C. Vieira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Private World(s): Gender and Informal Learning of Adults</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill; Sense, pp.73-89, 2015, 978-94-6209-971-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/9789462099715_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02385126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2701,267 +3246,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer les liens entre ONG et Recherche sur le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fany Chabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Ngouebeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Constancias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03964354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche thématique Genre et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02571733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiche thématique : Genre et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2971,161 +3516,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Transformative Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Mehlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasenka Gojsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Diethart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legacy 17; Copernicus Alliance; Visionautic Academie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03964342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3272,51 +3817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tapin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Na&#235;lou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kojou&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.2179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;tienne Bidou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/rela.2000-7426.ojs150" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Ramarokoto Raoelimiadana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411200v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapouble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Fatou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Broutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615002v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524445v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045195v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Barr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Nicolas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536085v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/9789462099715_007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Chabal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ngouebeng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Constancias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delepine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Mehlmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zimmermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasenka Gojsic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diethart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Treillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Y&#233;pez del Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.210.0116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Bidou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.207.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tapin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Na&#235;lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kojou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.2179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;tienne Bidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/rela.2000-7426.ojs150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Ramarokoto Raoelimiadana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Broutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapouble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B. Zimmermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Fatou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Barr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004748880_003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/9789462099715_007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ngouebeng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Constancias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delepine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Mehlmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasenka Gojsic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diethart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>