--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1261,178 +1261,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences basées sur le genre – un objet flou, difficile à combattre</w:t>
+                <w:t xml:space="preserve">Gender Challenges: The Complex and Multifactorial Reality of Violence and Harassment at Work in Mali and Senegal Civil Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International DYNAMIF-2P : "Dynamiques familiales, Travail, Migration et Politiques publiques en Afrique de l'Ouest"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Interlaboratoire en Sciences Sociales sur les Sociétés Africaines; Université Gaston Berger, May 2025, St. Louis, Sénégal</w:t>
+              <w:t xml:space="preserve">9th Conference of the Regulating for Decent Work Network : Strengthening labour institutions and worker voice to deliver decent employment (RDW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation Internationale du Travail (OIT) = International Labour Organization (ILO), Jul 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567421v1</w:t>
+                <w:t xml:space="preserve">hal-05567428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Challenges: The Complex and Multifactorial Reality of Violence and Harassment at Work in Mali and Senegal Civil Service</w:t>
+                <w:t xml:space="preserve">Les violences basées sur le genre – un objet flou, difficile à combattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the Regulating for Decent Work Network : Strengthening labour institutions and worker voice to deliver decent employment (RDW 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisation Internationale du Travail (OIT) = International Labour Organization (ILO), Jul 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque International DYNAMIF-2P : "Dynamiques familiales, Travail, Migration et Politiques publiques en Afrique de l'Ouest"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Interlaboratoire en Sciences Sociales sur les Sociétés Africaines; Université Gaston Berger, May 2025, St. Louis, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567428v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer et noter l’éducation transformatrice au développement durable – questionnements, défis et pistes</w:t>
               </w:r>
@@ -1526,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Diop Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference of African Studies. African futures, 31 May-3 June 2023, Cologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEGIS (Africa-Europe Group for Interdisciplinary Studies); University of Cologne’s Global South Studies Center, May 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1595,51 +1595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of labor unions in the mobilisation against violence and harassment at work in the public sector Mali and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,230 +1861,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development projects as arenas for gender transformative action: The participatory-action-research project ARPEGE in Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exporting women empowerment from India to Africa? Reflections based on the case study of the African expansion of Indian NGO Barefoot College</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cecile Broutin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamala Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Karm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultivating equality : advancing gender research in agriculture and food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGIAR, Oct 2021, Waegeningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Non-Western Actors in Africa: Interests, Conflicts and Agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aegis / Collaborative Research Group (CRG) African Politics and International Relations Africa-Europe Group for Interdisciplinary Studies., Jan 2021, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615002v1</w:t>
+                <w:t xml:space="preserve">halshs-03615748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exporting women empowerment from India to Africa? Reflections based on the case study of the African expansion of Indian NGO Barefoot College</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development projects as arenas for gender transformative action: The participatory-action-research project ARPEGE in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Droy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Karm</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Broutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Western Actors in Africa: Interests, Conflicts and Agency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aegis / Collaborative Research Group (CRG) African Politics and International Relations Africa-Europe Group for Interdisciplinary Studies., Jan 2021, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Cultivating equality : advancing gender research in agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGIAR, Oct 2021, Waegeningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03615748v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “voix des femmes” est-elle audible ? Genre et participation dans les projets de développement, les apports de l’approche par les capabilités, Panel 20 : Genre et participation “enchantée” dans le développement rural : les projets comme arène d’agencéité et résilience des femmes à la campagne ?</w:t>
               </w:r>
@@ -2152,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The right to defend what is taboo? Associative strategies to defend the rights to abortion and homosexuality in Cameroon, Morocco and Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lapouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2398,51 +2398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des évolutions de la notion d’empowerment entre appropriation et instrumentalisation – illustrations indiennes et camerounaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamala Marius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the International Conference on «Genre et globalisation circulations, mobilisations, cadres d’actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3817,51 +3817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Treillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Y&#233;pez del Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.210.0116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Bidou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.207.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tapin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Na&#235;lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kojou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.2179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;tienne Bidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/rela.2000-7426.ojs150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Ramarokoto Raoelimiadana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Broutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567428v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapouble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B. Zimmermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Fatou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615002v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Barr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004748880_003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/9789462099715_007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ngouebeng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Constancias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delepine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Mehlmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasenka Gojsic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diethart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Treillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hofmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ndami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Y&#233;pez del Castillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.210.0116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Bidou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Droy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.207.0031" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964332v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tapin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964326v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Na&#235;lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Kojou&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.2179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.241.0007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;tienne Bidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/rela.2000-7426.ojs150" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02341443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Ramarokoto Raoelimiadana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius-Gnanou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.2387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Etienne Bidou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Broutin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lapouble" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B. Zimmermann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Fatou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Karm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02636406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02629039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914527v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Barr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Nicolas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pairault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuchao Jiang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004748880_003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536085v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02385126v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/9789462099715_007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Chabal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Ngouebeng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Constancias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delepine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Mehlmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasenka Gojsic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Diethart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>