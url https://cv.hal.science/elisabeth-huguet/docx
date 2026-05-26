--- v0 (2026-05-04)
+++ v1 (2026-05-26)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
+                <w:t xml:space="preserve">Investigating bracovirus chromosomal integration and inheritance in lepidopteran host and nontarget species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
+                <w:t xml:space="preserve">Héloïse Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Leobold</w:t>
+                <w:t xml:space="preserve">Camille Heisserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Bézier</w:t>
+                <w:t xml:space="preserve">Taiadjana Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Musset</w:t>
+                <w:t xml:space="preserve">Florence Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (13), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838164v1</w:t>
+                <w:t xml:space="preserve">hal-03799713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating bracovirus chromosomal integration and inheritance in lepidopteran host and nontarget species</w:t>
+                <w:t xml:space="preserve">Conserved Viral Transcription Plays a Key Role in Virus-Like Particle Production of the Parasitoid Wasp Venturia canescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Muller</w:t>
+                <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Heisserer</w:t>
+                <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiadjana Fortuna</w:t>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mougel</w:t>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+                <w:t xml:space="preserve">Rustem Uzbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00524-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799713v1</w:t>
+                <w:t xml:space="preserve">hal-03838164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable element repression using piRNAs, and its relevance to endogenous viral elements (EVEs) and immunity in insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Cerqueira de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -498,459 +498,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bracoviruses recruit host integrases for their integration into caterpillar’s genome</w:t>
+                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zehua Wang</w:t>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiqian Ye</w:t>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuenan Zhou</w:t>
+                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaotong Wu</w:t>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongmin Hu</w:t>
+                <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009751. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391175v1</w:t>
+                <w:t xml:space="preserve">hal-03127732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+                <w:t xml:space="preserve">Bracoviruses recruit host integrases for their integration into caterpillar’s genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+                <w:t xml:space="preserve">Zehua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Xiqian Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
+                <w:t xml:space="preserve">Yuenan Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">Xiaotong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Persyn</w:t>
+                <w:t xml:space="preserve">Rongmin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (9), pp.e1009751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686846v1</w:t>
+                <w:t xml:space="preserve">hal-03391175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Author Correction: Chromosomal scale assembly of parasitic wasp genome reveals symbiotic virus colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joke J F A van Vugt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01623-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02480-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127732v1</w:t>
+                <w:t xml:space="preserve">hal-04686846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide patterns of bracovirus chromosomal integration into multiple host tissues during parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Périquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiadjana Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1436,299 +1436,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of plant cytokinin levels in the Wolbachia -free leaf-mining species Phyllonorycter mespilella</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Zhang</w:t>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+                <w:t xml:space="preserve">Alison Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faivre</w:t>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petre Dobrev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
+                <w:t xml:space="preserve">Marcel Dicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.428-438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12681⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318841v1</w:t>
+                <w:t xml:space="preserve">hal-02625363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promises and challenges in insect-plant interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Modulation of plant cytokinin levels in the Wolbachia -free leaf-mining species Phyllonorycter mespilella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Bennett</w:t>
+                <w:t xml:space="preserve">Nicolas Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Dedeine</w:t>
+                <w:t xml:space="preserve">Petre Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Dicke</w:t>
+                <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166 (5), pp.319-343. </w:t>
+              <w:t xml:space="preserve">, 2018, 166 (5), pp.428-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eea.12681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625363v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cotesia congregata Bracovirus Circles Encoding PTP and Ankyrin Genes Integrate into the DNA of Parasitized Manduca sexta Hemocytes</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Gyapay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vega-Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (15), </w:t>
@@ -1861,77 +1861,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous viruses of parasitic wasps: variations on a common theme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leobold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1976,563 +1976,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+                <w:t xml:space="preserve">Dynamics and origin of cytokinins involved in plant manipulation by a leaf-mining insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kisiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Andreas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (6), pp.1065 - 1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138988v1</w:t>
+                <w:t xml:space="preserve">hal-01710054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between oviposition, virulence gene expression and parasitism success in Cotesia typhae nov. sp. parasitoid strains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Folivory elicits a strong defense reaction in Catharanthus roseus: metabolomic and transcriptomic analyses reveal distinct local and systemic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bodet</w:t>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mougel</w:t>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Sanchez-Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9987-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140581v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folivory elicits a strong defense reaction in Catharanthus roseus: metabolomic and transcriptomic analyses reveal distinct local and systemic responses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between oviposition, virulence gene expression and parasitism success in Cotesia typhae nov. sp. parasitoid strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lafontaine</w:t>
+                <w:t xml:space="preserve">R. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Sanchez-Bel</w:t>
+                <w:t xml:space="preserve">C. Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capdevielle-Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40453⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.469-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9987-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602180v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and origin of cytokinins involved in plant manipulation by a leaf-mining insect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Andreas</w:t>
+                <w:t xml:space="preserve">Impact of Lateral Transfers on the Genomes of Lepidoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (6), pp.1065 - 1078. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (11), pp.315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes8110315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710054v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign DNA acquisition by invertebrate genomes</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf-mining by Phyllonorycter blancardella reprograms the host-leaf transcriptome to modulate phytohormones associated with nutrient mobilization and plant defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2811,51 +2811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect-induced effects on plants and possible effectors used by galling and leaf-mining insects to manipulate their host-plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham N Stone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,307 +2909,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic response of Manduca sexta immune tissues to parasitization by the bracovirus associated wasp Cotesia congregata</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent domestication by Lepidoptera of genes from their parasites mediated by Bracoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+                <w:t xml:space="preserve">Laila Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
+                <w:t xml:space="preserve">Aurélie Hua-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), 32 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316433v1</w:t>
+                <w:t xml:space="preserve">hal-01220732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent domestication by Lepidoptera of genes from their parasites mediated by Bracoviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic response of Manduca sexta immune tissues to parasitization by the bracovirus associated wasp Cotesia congregata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Chevignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Gasmi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Musset</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62(SI) pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2014.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005470⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220732v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional annotation of Cotesia congregata bracovirus: identification of the viral genes expressed in parasitized host immune tissues.</w:t>
               </w:r>
@@ -3234,64 +3234,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (16), pp.13678-13688. </w:t>
@@ -3368,51 +3368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawn Gundersen-Rindal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Drezen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3557,252 +3557,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformally invariant formalism for the electromagnetic field with currents in Robertson-Walker spaces</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth A. Herniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thézé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Périquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4791688⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746710v1</w:t>
+                <w:t xml:space="preserve">hal-00864019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When parasitic wasps hijacked viruses: genomic and functional evolution of polydnaviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformally invariant formalism for the electromagnetic field with currents in Robertson-Walker spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 368 (1626), pp.20130051. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (2), pp.022304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4791688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864019v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary mechanisms driving the evolution of a large polydnavirus gene family coding for protein tyrosine phosphatases</w:t>
               </w:r>
@@ -3935,51 +3935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomically tractable and ecologically relevant model herbivore for a model plant: new insights into the mechanisms of insect–plant interactions and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.990-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4013,64 +4013,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant green-island phenotype induced by leaf-miners is mediated by bacterial symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydnaviruses of Braconid Wasps Derive from an Ancestral Nudivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Annaheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,51 +4329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 390 (5/6), pp.493-502. </w:t>
@@ -4423,51 +4423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bracovirus Gene Products Are Highly Divergent From Insect Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juline Herbinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding the evolutionary story of polydnaviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drezen J.M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4917,260 +4917,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
+              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101517v1</w:t>
+                <w:t xml:space="preserve">hal-00080677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The few virus-like genes of Cotesia congregata bracovirus (CcBV).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Vers la compréhension de l'histoire évolutive des polydnavirus., Virologie, 10, 109-118.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drezen J.-M.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Insect Biochemistry and Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 61, pp.110-122</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080677v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The few virus-like genes ofCotesia congregata bracovirus</w:t>
               </w:r>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grangeia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35 (2), pp.93-103. </w:t>
@@ -5442,286 +5442,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanoogaster interaction.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Huguet</w:t>
+                <w:t xml:space="preserve">The Type III-Dependent Hrp Pilus Is Required for Productive Interaction of Xanthomonas campestris pv. vesicatoria with Pepper Host Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuula Ojanen-Reuhs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Hause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Romantschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 187 (7), pp.2458-2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.187.7.2458-2468.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014108v1</w:t>
+                <w:t xml:space="preserve">hal-03622583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Type III-Dependent Hrp Pilus Is Required for Productive Interaction of Xanthomonas campestris pv. vesicatoria with Pepper Host Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Romantschuk</w:t>
+                <w:t xml:space="preserve">A RhoGAP protein as a main immune suppressive factor in the Leptopilina boulardi (Hymenoptera, Figitidae) - Drosophila melanoogaster interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Labrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stasiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grangeia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 35, pp.93-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.187.7.2458-2468.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03622583v1</w:t>
+                <w:t xml:space="preserve">hal-00014108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus essential for inect host-parasite interactions encodes cystatins</w:t>
               </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Espagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cattolico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6138,51 +6138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,51 +6269,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and Origin of Polydnavirus Virulence Genes. In Symbionts and Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Serbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dedeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6581,51 +6581,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire détaillée de la partie droite de la région des gènes hrp de Xanthomonas campestris pv. vesicatoria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Centre National de la Recherche Scientifique; Institut National Agronomique Paris Grignon, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6821,51 +6821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16685" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoist" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9987-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746710v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791688" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Drezen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;zier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20108" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678FE6CCB11554364E04DFA88EE0A24E4D2EE4B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622583v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Weber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula Ojanen-Reuhs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romantschuk" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2458-2468.2005" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1103066" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00005-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842893v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799713v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heisserer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana Fortuna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16685" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838164v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leobold" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Musset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00524-22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth A. Herniou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Drezen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Josse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2022.100876" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391175v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiqian Ye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuenan Zhou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Wu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongmin Hu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009751" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02480-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chebbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George P&#233;riquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00684-21" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Portillo Lemus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Tricard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coulette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2020.110468" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hearn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blaxter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schonrogge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Nieves-Aldrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Pujade-Villar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008398" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Ginis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward F Connor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00926" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Bennett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Dicke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12679" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318841v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faivre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kaiser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12681" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140555v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;riquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Gyapay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vega-Czarny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00438-18" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2017.07.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guiguet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kisiala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andreas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602180v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoist" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chantre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capdevielle-Dulac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mougel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9987-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138988v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes8110315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738185v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drezen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Josse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herniou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Body" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Glevarec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reichelt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.06.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C80LRQWC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham N Stone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2015.12.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220732v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Gasmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hua-Van" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316433v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cambier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PG0GP42-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Louis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2014.09.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Gundersen-Rindal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2012.731497" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864019v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0051" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huguet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791688" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serbielle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-253" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574091v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04902.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Casas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Commin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.0214" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Annaheim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbiniere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wetterwald" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1166788" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424591v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/BC.2009.061" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-8C1F0XJJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315839v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juline Herbini&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20219" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P61M6QPL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324548v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Serbielle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chowdhury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pichon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesobre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-6-38" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Serbielle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.M." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cattolico" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101517v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drezen J.-M." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Drezen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;zier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattolico" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arch.20108" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/678FE6CCB11554364E04DFA88EE0A24E4D2EE4B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stasiak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grangeia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2004.10.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7J4MQ90Z-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622583v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Weber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuula Ojanen-Reuhs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Hause" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Romantschuk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.187.7.2458-2468.2005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014108v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014110v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espagne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Douris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lalmanach" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Provost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477592v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Espagne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Provost" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1103066" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477513v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Drezen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Provost" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-1910(03)00058-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VCGRZVR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-384858-1.00005-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318875v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dedeine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dubreuil" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229616300933" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2016.09.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842893v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>