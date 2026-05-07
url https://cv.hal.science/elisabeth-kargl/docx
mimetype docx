--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -1346,50 +1346,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réception de l'oeuvre d'Elfriede Jelinek en France après le Prix Nobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Klein/Aline Vennemann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machen Sie was Sie wollen ! Autorität durchsetzen, absetzen und umsetzen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praesens Verlag, pp. 57-72, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La 'révolution intérieure' de Friederike Mayröcker, Andreas Okopenko et Ernst Jandl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1402,130 +1475,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geisenhanslüke, Achim/Iehl, Yves/Lapchine, Nadia/Lartillot, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre-cultures et littératures de langue allemande depuis 1960. Entre utopies et subversions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp. 263-286, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603116v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04603106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature contemporaine autrichienne en France: traduction, édition et réception</w:t>
               </w:r>
@@ -1870,259 +1870,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le théâtre à travers et par la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dieter Hornig/Françoise Lartillot (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jelinek, une répétition ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp. 73-99., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Theater Elfriede Jelineks in Frankreich oder: wie Jelinek übersetzen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Rétif/Johann Sonnleitner (Hg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprache, Geschlecht und Herrschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen und Neumann, pp. 47-71., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Übersetzungsgeschichte als Rezeptionsgeschichte: Zu Elfriede Jelineks 'Prinzessinnendramen' und 'Bambiland' in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quintin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Clar/Christian Schenkermayr (Hg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theatrale Grenzgänge. Jelineks Theatertexte in Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Praesens Verlag, pp. 275-303, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609805v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04609813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2134,209 +2134,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Mitterer, dramaturge et scénariste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+                <w:t xml:space="preserve">Le dialecte dans l’œuvre de Felix Mitterer : enjeux de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Choffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52, pp.93-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rg.8912⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 52/2022, pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.8988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456335v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Delphine Choffat</w:t>
+                <w:t xml:space="preserve">hal-03980426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Mitterer, dramaturge et scénariste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52/2022, pp.109-128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 52, pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.8912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rg.8988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03980426v1</w:t>
+                <w:t xml:space="preserve">hal-04456335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfuge, transfert, traduction: la réception de Didier Eribon dans les pays germanophones. Quelques hypothèses et scénarios interprétatifs en guise d'introduction.</w:t>
               </w:r>
@@ -2407,234 +2407,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variations sur les formes : Les sonnets dans les Idylles d’Ernst Jandl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp. 215-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traductions des textes polyphoniques in: Traduction et partages: que pensons-nous devoir transmettre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Choffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vox Poetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Variations sur les formes : Les sonnets dans les Idylles d’Ernst Jandl</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Permis de traduire’. Elfriede Jelinek, dramaturge du langage dans Über Tiere/Animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quintin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54, pp. 53-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2662,369 +2662,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les élections municipales de Vienne 2010 : analyse d'un discours médiatique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Choffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From the novel Die Wand to the movie adaptation: a tribute to Marlen Haushofer’s text, blending thriller and Heimatfilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.139-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.2283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/germanica.2283⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04598406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les élections municipales de Vienne 2010 : analyse d'un discours médiatique et politique</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‚Wahrheitssucher in sprachlichen Angelegenheiten‘ : Elfriede Jelinek et Karl Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Choffat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacheny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.1045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du culinaire chez Werner Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70, pp.81-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/austr.2010.4876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609874v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04609881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l'étrangeté</w:t>
               </w:r>
@@ -4450,51 +4450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04052335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacheny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.16418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2283" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2010.4876" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bachleitner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vasilievitch Belobratow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Waltraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04052335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacheny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.16418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2010.4876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bachleitner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vasilievitch Belobratow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Waltraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>