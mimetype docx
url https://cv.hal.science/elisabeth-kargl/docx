--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figurations de la dictature dans les arts de la scène</w:t>
+                <w:t xml:space="preserve">Figurations de la dictature dans les arts de la scène : Regards sur l’espace germanophone du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lacheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Candoni</w:t>
@@ -1870,173 +1870,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Das Theater Elfriede Jelineks in Frankreich oder: wie Jelinek übersetzen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Rétif/Johann Sonnleitner (Hg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprache, Geschlecht und Herrschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen und Neumann, pp. 47-71., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le théâtre à travers et par la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dieter Hornig/Françoise Lartillot (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jelinek, une répétition ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp. 73-99., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609813v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04609819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Übersetzungsgeschichte als Rezeptionsgeschichte: Zu Elfriede Jelineks 'Prinzessinnendramen' und 'Bambiland' in Frankreich</w:t>
               </w:r>
@@ -2134,209 +2134,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialecte dans l’œuvre de Felix Mitterer : enjeux de traduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Choffat</w:t>
+                <w:t xml:space="preserve">Felix Mitterer, dramaturge et scénariste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52/2022, pp.109-128. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 52, pp.93-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.8912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialecte dans l’œuvre de Felix Mitterer : enjeux de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rg.8988⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+                <w:t xml:space="preserve">Delphine Choffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 52, pp.93-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rg.8912⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 52/2022, pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.8988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456335v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfuge, transfert, traduction: la réception de Didier Eribon dans les pays germanophones. Quelques hypothèses et scénarios interprétatifs en guise d'introduction.</w:t>
               </w:r>
@@ -2407,50 +2407,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traductions des textes polyphoniques in: Traduction et partages: que pensons-nous devoir transmettre?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Choffat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vox Poetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations sur les formes : Les sonnets dans les Idylles d’Ernst Jandl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2459,139 +2541,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp. 215-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609837v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04610340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Permis de traduire’. Elfriede Jelinek, dramaturge du langage dans Über Tiere/Animaux</w:t>
               </w:r>
@@ -2681,51 +2681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élections municipales de Vienne 2010 : analyse d'un discours médiatique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Choffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4450,51 +4450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04052335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacheny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.16418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609819v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8988" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2010.4876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bachleitner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vasilievitch Belobratow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Waltraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04052335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacheny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9095/figurations-de-la-dictature-dans-les-arts-de-la-scene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8912" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.16418" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2262" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456336v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604388v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609819v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609805v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Quintin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456335v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choffat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.8988" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2537" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.2283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.1045" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/austr.2010.4876" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.529" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609887v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610336v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073401v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bachleitner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Vasilievitch Belobratow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Yasmin Hoffmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kolb Waltraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>