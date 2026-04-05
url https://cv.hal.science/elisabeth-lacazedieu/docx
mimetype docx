--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1446,235 +1446,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Mass-Damping Vortex-Induced Vibrations of a Single Cylinder at Moderate Reynolds Number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical investigation of square cylinder array dynamical response under single-phase cross-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Sagaut</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4027659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.86-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298949v1</w:t>
+                <w:t xml:space="preserve">hal-02860433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical investigation of square cylinder array dynamical response under single-phase cross-flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Mass-Damping Vortex-Induced Vibrations of a Single Cylinder at Moderate Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Baj</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47, pp.86-98. </w:t>
+              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (5), pp.0513051-513057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4027659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860433v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced numerical methods for uncertainty reduction when predicting heat exchanger dynamic stability limits. Review and perspectives.</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Coupling of Neural Network-Based Local Model and Explicit Dynamics Scheme: Application to Spot-Welded Plates under Impact</w:t>
+                <w:t xml:space="preserve">A data-driven approach using Neural Networks for real-time modeling and simulation of structures with many welded points under impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
@@ -2538,97 +2538,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IACM Mechanistic Machine Learning and Digital Engineering for Computational Science Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, El Paso, Texas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228400v1</w:t>
+                <w:t xml:space="preserve">hal-04228349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven approach using Neural Networks for real-time modeling and simulation of structures with many welded points under impact</w:t>
+                <w:t xml:space="preserve">Non-Intrusive Coupling of Neural Network-Based Local Model and Explicit Dynamics Scheme: Application to Spot-Welded Plates under Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
@@ -2663,73 +2663,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">2nd IACM Mechanistic Machine Learning and Digital Engineering for Computational Science Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, El Paso, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228349v1</w:t>
+                <w:t xml:space="preserve">hal-04228400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven approach for the real-time modeling of spot-welded patches under impact using Deep Learning</w:t>
               </w:r>
@@ -3054,385 +3054,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-enhanced system design using in-situ measurement, advanced signal processing and real-time simulation</w:t>
+                <w:t xml:space="preserve">Nanoscopic scale analysis for microscopic modelling enrichment in the context of defect identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gardan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116957v1</w:t>
+                <w:t xml:space="preserve">hal-03116979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscopic scale analysis for microscopic modelling enrichment in the context of defect identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naman Recho</w:t>
+                <w:t xml:space="preserve">Real-time tracking of crack propagation in active structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVII Conference on Computer Methods in Materials Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116979v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking of crack propagation in active structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data-enhanced system design using in-situ measurement, advanced signal processing and real-time simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Chemkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Conference on Computer Methods in Materials Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">WCCM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825749v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrid model reduction method proposal for fast evolution problems of heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3680,138 +3680,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Lag Model for Fluidelastic Instability in Square Cylinder Arrangement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Baj</w:t>
+                <w:t xml:space="preserve">ANR BARESAFE Réduction des incertitudes sur les limites de stabilité de systèmes dynamiques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509711v1</w:t>
+                <w:t xml:space="preserve">hal-03445056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES of cross flow induced vibrations in square normal cylinder array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilas Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3840,126 +3814,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR BARESAFE Réduction des incertitudes sur les limites de stabilité de systèmes dynamiques complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+                <w:t xml:space="preserve">Phase Lag Model for Fluidelastic Instability in Square Cylinder Arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benaouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">PVP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445056v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES of cross flow induced vibrations in square normal cylinder array</w:t>
               </w:r>
@@ -4174,51 +4174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Cylinder Arrangement in Potential Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,272 +5523,272 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fluid flow using reduced-order modelling by POD approach applied to academic cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Pomarede</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pomarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2010 ASME PVP Division Conference, Bellevue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Washington, United States. pp.43-49, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2010, Washington, United States. pp.X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642657v1</w:t>
+                <w:t xml:space="preserve">hal-00538851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fluid flow using reduced-order modelling by POD approach applied to academic cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Pomarede</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Longatte</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2010 ASME PVP Division Conference, Bellevue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Washington, United States. pp.X</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2010, Washington, United States. pp.43-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2010-25275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538851v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplages de codes de calcul scientifique pour l’étude des interactions fluide structure en présence d’écoulements</w:t>
               </w:r>
@@ -5843,64 +5843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of numerical codes for coupled CSD CFD computations of an elementary induced vibration problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5932,226 +5932,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of numerical codes for coupled CSD/CFD computations on an elementary vortex induced vibration problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+                <w:t xml:space="preserve">Benmark of numerical codes for a coupled fluid-structure interaction computation of an elementary Vortex Induced Vibration case.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth International Conference on Multiphysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642661v1</w:t>
+                <w:t xml:space="preserve">hal-00475531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benmark of numerical codes for a coupled fluid-structure interaction computation of an elementary Vortex Induced Vibration case.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Sigrist</w:t>
+                <w:t xml:space="preserve">Benchmark of numerical codes for coupled CSD/CFD computations on an elementary vortex induced vibration problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Multiphysics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. pp.537-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2009-77028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475531v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'interaction fluide - structure dans un faisceau de tubes à nombre de Reynolds élevé</w:t>
               </w:r>
@@ -7242,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte-Lacazedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02240-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilas Shinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.06.073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.07.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK04BNW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doradoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deloze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.02.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chassaing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027659" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.11.019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Canteneur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verreman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Souli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.03.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRNSN5CS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huvelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bendjeddou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1613950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jpb Ramirez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445056v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede Pomar&#232;de" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomadere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82462" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jus J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longatte E." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassaing J. C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642657v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2010-25275" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomarede" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sigrist" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378598v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642661v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475531v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71251" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71647" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2869" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R. Laurence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70031-1_40" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte-Lacazedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02240-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilas Shinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.06.073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.07.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK04BNW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doradoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deloze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.02.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.11.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chassaing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Canteneur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verreman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Souli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.03.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRNSN5CS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huvelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bendjeddou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1613950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jpb Ramirez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede Pomar&#232;de" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomadere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82462" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jus J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longatte E." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassaing J. C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomarede" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sigrist" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2010-25275" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378598v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71251" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71647" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2869" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R. Laurence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70031-1_40" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>