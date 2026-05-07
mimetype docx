--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -585,624 +585,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Fluid-Elastic Instability in Square Normal Cylinder Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vilas Shinde</w:t>
+                <w:t xml:space="preserve">A discrete forcing method dedicated to moving bodies in two‐phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laviéville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4040417⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88 (7), pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010667v1</w:t>
+                <w:t xml:space="preserve">hal-01881806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical model of fluidelastic instability in tube arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilas Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 337, pp.406-418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete forcing method dedicated to moving bodies in two‐phase flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mimouni</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of Fluid-Elastic Instability in Square Normal Cylinder Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilas Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88 (7), pp.315-333. </w:t>
+              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (4), pp.041301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4040417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881806v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of flow-induced vibrations in cylinder arrays under single-phase fluid cross flows using POD-ROM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An algebraic expansion of the potential theory for predicting dynamic stability limit of in-line cylinder arrangement under single-phase fluid cross-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 78, pp.314-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 72, pp.80 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825872v1</w:t>
+                <w:t xml:space="preserve">hal-02860428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algebraic expansion of the potential theory for predicting dynamic stability limit of in-line cylinder arrangement under single-phase fluid cross-flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric study of flow-induced vibrations in cylinder arrays under single-phase fluid cross flows using POD-ROM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Longatte</w:t>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 72, pp.80 - 95. </w:t>
+              <w:t xml:space="preserve">, 2017, 78, pp.314-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860428v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Galerkin-free model reduction approach for the Navier–Stokes equations</w:t>
               </w:r>
@@ -1312,369 +1312,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the fluid–structure interaction in a tube array under cross flow at moderate and high Reynolds number</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical investigation of square cylinder array dynamical response under single-phase cross-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 47, pp.99-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47, pp.86-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860426v1</w:t>
+                <w:t xml:space="preserve">hal-02860433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical investigation of square cylinder array dynamical response under single-phase cross-flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Mass-Damping Vortex-Induced Vibrations of a Single Cylinder at Moderate Reynolds Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Baj</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.11.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (5), pp.0513051-513057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4027659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860433v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Mass-Damping Vortex-Induced Vibrations of a Single Cylinder at Moderate Reynolds Number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of the fluid–structure interaction in a tube array under cross flow at moderate and high Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Shinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Longatte</w:t>
+                <w:t xml:space="preserve">T. Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Chassaing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Harran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (5), pp.0513051-513057. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4027659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298949v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced numerical methods for uncertainty reduction when predicting heat exchanger dynamic stability limits. Review and perspectives.</w:t>
               </w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Abouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2459,51 +2459,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven approach using Neural Networks for real-time modeling and simulation of structures with many welded points under impact</w:t>
+                <w:t xml:space="preserve">Non-Intrusive Coupling of Neural Network-Based Local Model and Explicit Dynamics Scheme: Application to Spot-Welded Plates under Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
@@ -2538,97 +2538,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">2nd IACM Mechanistic Machine Learning and Digital Engineering for Computational Science Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, El Paso, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228349v1</w:t>
+                <w:t xml:space="preserve">hal-04228400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Coupling of Neural Network-Based Local Model and Explicit Dynamics Scheme: Application to Spot-Welded Plates under Impact</w:t>
+                <w:t xml:space="preserve">A data-driven approach using Neural Networks for real-time modeling and simulation of structures with many welded points under impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
@@ -2663,198 +2663,168 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IACM Mechanistic Machine Learning and Digital Engineering for Computational Science Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, El Paso, Texas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228400v1</w:t>
+                <w:t xml:space="preserve">hal-04228349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven approach for the real-time modeling of spot-welded patches under impact using Deep Learning</w:t>
+                <w:t xml:space="preserve">A data-driven approach for the real-time modelling of spot-welded patches under impact using deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25éme congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Numerical Analysis and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Heraklion (Crete Island), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825830v1</w:t>
+                <w:t xml:space="preserve">hal-04424534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data-driven approach using Neural Network for real-time modeling of spot welded patches under impact</w:t>
               </w:r>
@@ -2959,480 +2929,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven approach for the real-time modelling of spot-welded patches under impact using deep learning</w:t>
+                <w:t xml:space="preserve">A data-driven approach for the real-time modeling of spot-welded patches under impact using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Pedro Berro Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Numerical Analysis and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Heraklion (Crete Island), Greece</w:t>
+              <w:t xml:space="preserve">25éme congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424534v1</w:t>
+                <w:t xml:space="preserve">hal-03825830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscopic scale analysis for microscopic modelling enrichment in the context of defect identification</w:t>
+                <w:t xml:space="preserve">Data-enhanced system design using in-situ measurement, advanced signal processing and real-time simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Zaccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Chemkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116979v1</w:t>
+                <w:t xml:space="preserve">hal-03116957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time tracking of crack propagation in active structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+                <w:t xml:space="preserve">Nanoscopic scale analysis for microscopic modelling enrichment in the context of defect identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Marae Djouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII Conference on Computer Methods in Materials Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">WCCM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825749v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-enhanced system design using in-situ measurement, advanced signal processing and real-time simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time tracking of crack propagation in active structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsal Pulikkathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVII Conference on Computer Methods in Materials Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116957v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multigrid model reduction method proposal for fast evolution problems of heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Zaccardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,51 +3483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'une interface solide mobile au sein d'un écoulement diphasique par une méthode de frontière immergée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Laviéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIRST STEPS IN THE DEVELOPMENT OF AN EULERIAN FIXED-GRID POSTULATION FOR TWO-PHASE FLOW-INDUCED VIBRATION NUMERICAL MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3749,217 +3749,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of cross flow induced vibrations in square normal cylinder array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vilas Shinde</w:t>
+                <w:t xml:space="preserve">Phase Lag Model for Fluidelastic Instability in Square Cylinder Arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Baj</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">PVP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861569v1</w:t>
+                <w:t xml:space="preserve">cea-02509711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Lag Model for Fluidelastic Instability in Square Cylinder Arrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benaouicha</w:t>
+                <w:t xml:space="preserve">LES of cross flow induced vibrations in square normal cylinder array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilas Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Baj</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVP 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509711v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES of cross flow induced vibrations in square normal cylinder array</w:t>
               </w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Braza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Harran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4168,347 +4168,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Cylinder Arrangement in Potential Flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Baj</w:t>
+                <w:t xml:space="preserve">Critère de stabilité fluide-élastique pour un réseau de cylindres soumis à un écoulement potentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2013 Pressure Vessels and Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860669v1</w:t>
+                <w:t xml:space="preserve">hal-03439936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de stabilité fluide-élastique pour un réseau de cylindres soumis à un écoulement potentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Order Modeling of flow fields in cylinder arrangements in the context of fluid structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439936v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Modeling of flow fields in cylinder arrangements in the context of fluid structure interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+                <w:t xml:space="preserve">Stability of Cylinder Arrangement in Potential Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benaouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2013 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2013-97661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439755v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling FSI Simulation for FIV Problems in Tube Bundle Systems With POD Approach</w:t>
               </w:r>
@@ -4533,64 +4533,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Baj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pomarede Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 Pressure Vessels and Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Baltimore, France. pp.337-343, </w:t>
@@ -4641,90 +4641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of Fluid-Structure Interactions in Tube Bundles With Multiphase-POD Reduced-Order Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pomadere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.137-146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4752,848 +4752,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-induced vibrations of an elastically mounted cylinder with low mass ratio at Re=3900</w:t>
+                <w:t xml:space="preserve">Vibrations d'un cylindre induites par détachement tourbillonnaire en régime sous-critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jus J.</w:t>
+                <w:t xml:space="preserve">Yoann Jus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longatte E.</w:t>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chassaing J. C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sagaut P.</w:t>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Conference on Coupled Problems 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307249v1</w:t>
+                <w:t xml:space="preserve">hal-03422683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Induced Vibrations of a circular cylinder at subcritical Reynolds number</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sagaut P.</w:t>
+                <w:t xml:space="preserve">Mise en place de calculs réduit POD pour les vibrations sous écoulement d'un faisceau tubulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 Pressure Vessels and Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307248v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations d'un cylindre induites par détachement tourbillonnaire en régime sous-critique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vortex Induced Vibrations of a circular cylinder at subcritical Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jus J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longatte E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Jus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+                <w:t xml:space="preserve">Chassaing J. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+                <w:t xml:space="preserve">Sagaut P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2011 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2011-57392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422683v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de calculs réduit POD pour les vibrations sous écoulement d'un faisceau tubulaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de l'interaction fluide-structure dans un faisceau de tubes soumis à un écoulement transverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Harran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422670v1</w:t>
+                <w:t xml:space="preserve">hal-03422550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'interaction fluide-structure dans un faisceau de tubes soumis à un écoulement transverse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vortex-induced vibrations of an elastically mounted cylinder with low mass-ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jus J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longatte E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassaing J. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagaut P.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Finite Elements in Flow Problem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422550v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex-induced vibrations of an elastically mounted cylinder with low mass-ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Vortex-induced vibrations of an elastically mounted cylinder with low mass ratio at Re=3900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jus J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longatte E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassaing J. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sagaut P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Finite Elements in Flow Problem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ECCOMAS Conference on Coupled Problems 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307250v1</w:t>
+                <w:t xml:space="preserve">hal-01307249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-Coupled Fluid Solid Computation for Simulation of Flutter in Tubes and Tube Arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Longatte</w:t>
+                <w:t xml:space="preserve">Simulation of fluid flow using reduced-order modelling by POD approach applied to academic cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Liberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting collocated with 8th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montreal, France. pp.543-551, </w:t>
+              <w:t xml:space="preserve">ASME 2010 ASME PVP Division Conference, Bellevue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Washington, United States. pp.43-49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/PVP2010-25275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861001v1</w:t>
+                <w:t xml:space="preserve">hal-04642657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fluid flow using reduced-order modelling by POD approach applied to academic cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Hamdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Liberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,974 +5690,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of fluid flow using reduced-order modelling by POD approach applied to academic cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+                <w:t xml:space="preserve">Fully-Coupled Fluid Solid Computation for Simulation of Flutter in Tubes and Tube Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 ASME PVP Division Conference, Bellevue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Washington, United States. pp.43-49, </w:t>
+              <w:t xml:space="preserve">ASME 2010 3rd Joint US-European Fluids Engineering Summer Meeting collocated with 8th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montreal, France. pp.543-551, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2010-25275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM-ICNMM2010-30486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642657v1</w:t>
+                <w:t xml:space="preserve">hal-02861001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplages de codes de calcul scientifique pour l’étude des interactions fluide structure en présence d’écoulements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmark of numerical codes for coupled CSD/CFD computations on an elementary vortex induced vibration problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Prague, Czech Republic. pp.537-546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2009-77028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378598v1</w:t>
+                <w:t xml:space="preserve">hal-04642661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of numerical codes for coupled CSD CFD computations of an elementary induced vibration problem.</w:t>
+                <w:t xml:space="preserve">Benmark of numerical codes for a coupled fluid-structure interaction computation of an elementary Vortex Induced Vibration case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Longatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sigrist</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PVP 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Multiphysics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475514v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benmark of numerical codes for a coupled fluid-structure interaction computation of an elementary Vortex Induced Vibration case.</w:t>
+                <w:t xml:space="preserve">Benchmark of numerical codes for coupled CSD CFD computations of an elementary induced vibration problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pomarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.F. Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Multiphysics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">PVP 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475531v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of numerical codes for coupled CSD/CFD computations on an elementary vortex induced vibration problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pomarede</w:t>
+                <w:t xml:space="preserve">Simulation de l'interaction fluide - structure dans un faisceau de tubes à nombre de Reynolds élevé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Barbut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Braza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Harran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2009 Pressure Vessels and Piping Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2009-77028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04642661v1</w:t>
+                <w:t xml:space="preserve">hal-03378656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'interaction fluide - structure dans un faisceau de tubes à nombre de Reynolds élevé</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage de codes appliqué à la simulation de l’accrochage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378656v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de codes appliqué à la simulation de l’accrochage</w:t>
+                <w:t xml:space="preserve">Couplages de codes de calcul scientifique pour l’étude des interactions fluide structure en présence d’écoulements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Sigrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378634v1</w:t>
+                <w:t xml:space="preserve">hal-03378598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Strong and Partioned Fluid Structure Code Coupling Methods</w:t>
+                <w:t xml:space="preserve">Explicit and Implicit Code Coupling Schemes in Fluid Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verreman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2005 Pressure Vessels and Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Denver, France. pp.447-455, </w:t>
+              <w:t xml:space="preserve">, Jul 2005, Denver, France. pp.241-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2005-71251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/PVP2005-71647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860743v1</w:t>
+                <w:t xml:space="preserve">hal-02860735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and Implicit Code Coupling Schemes in Fluid Structure Interaction</w:t>
+                <w:t xml:space="preserve">Comparison of Strong and Partioned Fluid Structure Code Coupling Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Longatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bendjeddou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Verreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2005 Pressure Vessels and Piping Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2005, Denver, France. pp.241-250, </w:t>
+              <w:t xml:space="preserve">, Jul 2005, Denver, France. pp.447-455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2005-71647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/PVP2005-71251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860735v1</w:t>
+                <w:t xml:space="preserve">hal-02860743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Code Coupling Scheme for Simulation of Fluid Structure Problems</w:t>
               </w:r>
@@ -7242,51 +7242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte-Lacazedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02240-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilas Shinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.06.073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040417" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.07.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK04BNW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doradoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4670" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shinde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deloze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.02.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860433v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.11.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chassaing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027659" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Canteneur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verreman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Souli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.03.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRNSN5CS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huvelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bendjeddou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1613950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jpb Ramirez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825830v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116979v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825749v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861569v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509711v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede Pomar&#232;de" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomadere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82462" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jus J." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longatte E." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassaing J. C." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422550v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30486" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomarede" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sigrist" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642657v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2010-25275" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378598v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71251" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860735v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71647" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2869" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R. Laurence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70031-1_40" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsal Pulikkathodi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte-Lacazedieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02240-4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pedro Berro Ramirez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023029" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251640v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104499" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilas Shinde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Braza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.06.073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doradoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mimouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4670" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.07.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK04BNW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4040417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.04.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825872v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Liberge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sigrist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Hamdouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.12.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.11.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298949v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chassaing" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shinde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marcel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deloze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2014.02.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147964v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Canteneur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2012.12.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370480v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verreman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamed Souli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2008.03.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRNSN5CS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Huvelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abouri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bendjeddou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1613950" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jpb Ramirez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zaccardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Chemkhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Marae Djouda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908926v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445056v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509711v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97661" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860998v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomarede Pomar&#232;de" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57787" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pomadere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82462" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422683v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422670v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307248v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jus J." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longatte E." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassaing J. C." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57392" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marcel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642657v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2010-25275" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pomarede" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sigrist" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM-ICNMM2010-30486" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642661v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2009-77028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475531v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71647" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2005-71251" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2004-2869" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873927v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2002-1508" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868089v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique R. Laurence" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70031-1_40" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>