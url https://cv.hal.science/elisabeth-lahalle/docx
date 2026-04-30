--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -941,252 +941,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification de séries temporelles de longueurs variables pour la surveillance radiologique de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Poirier--Herbeck</w:t>
+                <w:t xml:space="preserve">Unknown-length motif discovery methods in environmental monitoring time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Poirier-Herbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Prague, Czech Republic. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECET55527.2022.9873093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866144v1</w:t>
+                <w:t xml:space="preserve">hal-03866092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown-length motif discovery methods in environmental monitoring time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Poirier-Herbeck</w:t>
+                <w:t xml:space="preserve">Classification de séries temporelles de longueurs variables pour la surveillance radiologique de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Poirier--Herbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lahalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2022 - XXIIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECET55527.2022.9873093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03866092v1</w:t>
+                <w:t xml:space="preserve">hal-03866144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Possibilities for Analyzing Complex Asynchronous Blade Vibrations From Tip-Timing Data Using a Sparse Spectral Analysis Method</w:t>
               </w:r>
@@ -3569,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier--Herbeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02125263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vercoutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reshef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4928144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Oltean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00573552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Zgheib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2010.2102016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00288609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.917033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier-Herbeck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET55527.2022.9873093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03211554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01896808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Talon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01556390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Baral-Baron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacondemine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33415-3_28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riddell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Moisan-Thooris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00403752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.2006.265414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier--Herbeck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lahalle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02125263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Picheral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chardon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vercoutter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.04.063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Langet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Reshef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Trousset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4928144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Oltean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Griffaton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.07.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00573552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Zgheib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2010.2102016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Baili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Oksman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00288609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.917033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Poirier-Herbeck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECET55527.2022.9873093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03866144v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03211554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Burgardt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2019-91573" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01896808v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Talon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553254" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01556390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Baral-Baron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lacondemine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Schlotterbeck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00756119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33415-3_28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00725950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riddell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Trousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235690" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Moisan-Thooris" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2011.6151525" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639437v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00403752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00392650v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258330v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSPWS.2006.265414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01074296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>