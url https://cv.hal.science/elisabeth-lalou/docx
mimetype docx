--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -2232,398 +2232,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La numérisation des revues</w:t>
+                <w:t xml:space="preserve">Quelques réflexions pour clore le dossier consacré à l'édition électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 43</w:t>
+              <w:t xml:space="preserve">, 2004, 43 (L'édition électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008456v1</w:t>
+                <w:t xml:space="preserve">halshs-00008454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie quotidienne des souverains dans le manoir de Vincennes aux XIIIe et XIVe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 289 (déc. 2003-janvier 2004), pp.38-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contes de Canterbury : une édition savante électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (L'édition électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">La numérisation des revues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00008452v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions pour clore le dossier consacré à l'édition électronique</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 43 (L'édition électronique)</w:t>
+              <w:t xml:space="preserve">, 2004, 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00008454v1</w:t>
+                <w:t xml:space="preserve">halshs-00008452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les suppliques des gens de l'Hôtel de Philippe VI de Valois d'après le dossier de Louis Carolys Barré</w:t>
               </w:r>
@@ -3043,165 +3043,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman de Fauvel à la chancellerie royale</w:t>
+                <w:t xml:space="preserve">Un compte de l'Hôtel du roi sur tablettes de cire, 10 octobre-14 novembre [1350]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 152/2, pp.503-509</w:t>
+              <w:t xml:space="preserve">, 1994, 152/1, pp.93-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302330v1</w:t>
+                <w:t xml:space="preserve">hal-03302347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un compte de l'Hôtel du roi sur tablettes de cire, 10 octobre-14 novembre [1350]</w:t>
+                <w:t xml:space="preserve">Le roman de Fauvel à la chancellerie royale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 152/1, pp.93-127</w:t>
+              <w:t xml:space="preserve">, 1994, 152/2, pp.503-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302347v1</w:t>
+                <w:t xml:space="preserve">hal-03302330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les abbayes fondées par Philippe le Bel</w:t>
               </w:r>
@@ -3796,234 +3796,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume de Nogaret et le gouvernement capétien sur les chemins</w:t>
+                <w:t xml:space="preserve">La flotte normande à la fin du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La royauté capétienne et le Midi au temps de Guillaume de Nogaret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montpellier, Nîmes, France. pp.173-184</w:t>
+              <w:t xml:space="preserve">La guerre en Normandie (XIe-XVe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ann Curry; Véronique Gazeau, 2015, Cerisy, France. p. 73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581736v1</w:t>
+                <w:t xml:space="preserve">hal-02339516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flotte normande à la fin du XIIIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lalou</w:t>
+                <w:t xml:space="preserve">Les brouillons sur tablettes de cire de la royauté française : une conservation paradoxale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre en Normandie (XIe-XVe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ann Curry; Véronique Gazeau, 2015, Cerisy, France. p. 73-82</w:t>
+              <w:t xml:space="preserve">Classer, dire, compter. Discipline du chiffre et fabrique d'une norme comptable à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339516v1</w:t>
+                <w:t xml:space="preserve">hal-01581737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les brouillons sur tablettes de cire de la royauté française : une conservation paradoxale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Lalou</w:t>
+                <w:t xml:space="preserve">Guillaume de Nogaret et le gouvernement capétien sur les chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classer, dire, compter. Discipline du chiffre et fabrique d'une norme comptable à la fin du Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France. pp.47-57</w:t>
+              <w:t xml:space="preserve">La royauté capétienne et le Midi au temps de Guillaume de Nogaret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montpellier, Nîmes, France. pp.173-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581737v1</w:t>
+                <w:t xml:space="preserve">hal-01581736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les brouillons sur tablettes de cire de la royauté française : une conservation paradoxale</w:t>
               </w:r>
@@ -4726,164 +4726,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources d'histoire médiévale (IXe-milieu du XIVe siècle)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tablettes à écrire de l'Antiquité à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Larousse, 1992</w:t>
+              <w:t xml:space="preserve">Brepols, 12, 1992, Bibliologia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291672v1</w:t>
+                <w:t xml:space="preserve">hal-03302324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tablettes à écrire de l'Antiquité à l'époque moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources d'histoire médiévale (IXe-milieu du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols, 12, 1992, Bibliologia</w:t>
+              <w:t xml:space="preserve">Larousse, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302324v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les registres de Philippe Auguste, 1, Texte</w:t>
               </w:r>
@@ -5772,165 +5772,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartulaires sources pour l'histoire des fortifications : quelques exemples ornais</w:t>
+                <w:t xml:space="preserve">La chambre des comptes du roi de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du chÂteau médiéval. Des fortifications dans l'Orne et ses régions circonvoisines : sources écrites, sources archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, p. 69-76, 1998, Mémoires et documents de la Société historique et archéologique de l'Orne</w:t>
+              <w:t xml:space="preserve">Les chambres des comptes en France aux XIVe et XVe siècles, textes et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l'histoire économique et financière, p. 1-18, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302339v1</w:t>
+                <w:t xml:space="preserve">hal-03302337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chambre des comptes du roi de France</w:t>
+                <w:t xml:space="preserve">Les cartulaires sources pour l'histoire des fortifications : quelques exemples ornais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chambres des comptes en France aux XIVe et XVe siècles, textes et documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité pour l'histoire économique et financière, p. 1-18, 1998</w:t>
+              <w:t xml:space="preserve">Autour du chÂteau médiéval. Des fortifications dans l'Orne et ses régions circonvoisines : sources écrites, sources archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, p. 69-76, 1998, Mémoires et documents de la Société historique et archéologique de l'Orne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302337v1</w:t>
+                <w:t xml:space="preserve">hal-03302339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sceaux et documents</w:t>
               </w:r>
@@ -6048,372 +6048,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chambre des comptes de Paris : sa mise en place et son fonctionnement fin XIIIe-XIVe siècle</w:t>
+                <w:t xml:space="preserve">Le vocabulaire des résidences royales en France sous le règne de Philippe le Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France des principautés. Les chambres des comptes, XIVe et XVe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, p. 3-16, 1996</w:t>
+              <w:t xml:space="preserve">Palais royaux et princiers au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université du Maine, p. 43-51, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302335v1</w:t>
+                <w:t xml:space="preserve">hal-03302333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fonctionnement de l'Hôtel du roi</w:t>
+                <w:t xml:space="preserve">La chambre des comptes de Paris : sa mise en place et son fonctionnement fin XIIIe-XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vincennes aux origines de l'état moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'ENS, pp.145-157, 1996</w:t>
+              <w:t xml:space="preserve">La France des principautés. Les chambres des comptes, XIVe et XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, p. 3-16, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302328v1</w:t>
+                <w:t xml:space="preserve">hal-03302335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir et être vu : le voyage royal ou un art de gouvernement para-théÂtral. L'exemple de Philippe le Bel</w:t>
+                <w:t xml:space="preserve">Le fonctionnement de l'Hôtel du roi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes teatrals de la tradicio medieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 119-124, 1996</w:t>
+              <w:t xml:space="preserve">Vincennes aux origines de l'état moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'ENS, pp.145-157, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302346v1</w:t>
+                <w:t xml:space="preserve">hal-03302328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincennes dans les itinéraires de Philippe le Bel et de ses trois fils</w:t>
+                <w:t xml:space="preserve">Voir et être vu : le voyage royal ou un art de gouvernement para-théÂtral. L'exemple de Philippe le Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vincennes aux origines de l'état moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'ENS, pp.191-213, 1996</w:t>
+              <w:t xml:space="preserve">Formes teatrals de la tradicio medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 119-124, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302344v1</w:t>
+                <w:t xml:space="preserve">hal-03302346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vocabulaire des résidences royales en France sous le règne de Philippe le Bel</w:t>
+                <w:t xml:space="preserve">Vincennes dans les itinéraires de Philippe le Bel et de ses trois fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palais royaux et princiers au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'Université du Maine, p. 43-51, 1996</w:t>
+              <w:t xml:space="preserve">Vincennes aux origines de l'état moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'ENS, pp.191-213, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302333v1</w:t>
+                <w:t xml:space="preserve">hal-03302344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution</w:t>
               </w:r>
@@ -6531,96 +6531,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rolets de théâtre. étude codicologique</w:t>
+                <w:t xml:space="preserve">St Crépin, St Crispin, Sant Crespi : French, Breton and Catalan Mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théÂtre au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, p. 51-71, 1991</w:t>
+              <w:t xml:space="preserve">Iconographic and Comparative Studies in Medieval Drama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 87-93, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302332v1</w:t>
+                <w:t xml:space="preserve">hal-03302353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les questions militaires sous le règne de Philippe le Bel</w:t>
               </w:r>
@@ -6669,165 +6669,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03302323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théÂtre et les spectacles publics en France au Moyen Âge. état des recherches</w:t>
+                <w:t xml:space="preserve">Les rolets de théâtre. étude codicologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théÂtre au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CTHS, p. 9-33, 1991</w:t>
+              <w:t xml:space="preserve">, CTHS, p. 51-71, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302327v1</w:t>
+                <w:t xml:space="preserve">hal-03302332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">St Crépin, St Crispin, Sant Crespi : French, Breton and Catalan Mystères</w:t>
+                <w:t xml:space="preserve">Le théÂtre et les spectacles publics en France au Moyen Âge. état des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iconographic and Comparative Studies in Medieval Drama</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 87-93, 1991</w:t>
+              <w:t xml:space="preserve">Le théÂtre au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, p. 9-33, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03302353v1</w:t>
+                <w:t xml:space="preserve">hal-03302327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6903,51 +6903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EDAC54F"/>
+    <w:nsid w:val="0A404AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7051,51 +7051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D580535"/>
+    <w:nsid w:val="E6519836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7199,51 +7199,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76AC6949"/>
+    <w:nsid w:val="9AD6236C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7347,51 +7347,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5636FB6D"/>
+    <w:nsid w:val="3A0072EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7495,51 +7495,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FF83A0D9"/>
+    <w:nsid w:val="875C49A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7643,51 +7643,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1A9F0784"/>
+    <w:nsid w:val="FA5D6967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7889,51 +7889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/wp-content/uploads/2010/09/Lalou.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabeth.lalou@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/2010/03/enorme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/?page_id=8041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lalou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01652395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01563319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008458v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dalarun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stirnemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medio.1990.1251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03482828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.112975" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581736v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepeuple" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-louis Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.9939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducourtrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Holz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rabel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Brunel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasparri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nortier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baldwin John" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.bib-eb.3.4504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302337v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302328v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302332v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/wp-content/uploads/2010/09/Lalou.jpg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabeth.lalou@univ-rouen.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/2010/03/enorme/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://grhis.univ-rouen.fr/grhis/?page_id=8041" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lalou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01652395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01563319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008456v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008452v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308145v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dalarun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stirnemann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302347v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302330v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medio.1990.1251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03482828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lalou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CELAMA-EB.5.112975" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581735v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01581736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepeuple" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-louis Roch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.9939" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008459v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducourtrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Holz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Rabel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302319v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302348v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302324v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasparri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nortier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baldwin John" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03137294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02339571v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.bib-eb.3.4504" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302329v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302352v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302343v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302335v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302331v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302323v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>