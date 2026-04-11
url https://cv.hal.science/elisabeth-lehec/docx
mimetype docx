--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -529,243 +529,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
+                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gimat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lehec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56-1, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.4019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03840407v1</w:t>
+                <w:t xml:space="preserve">hal-03863575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Citron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863575v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrer les flux de matières organiques urbaines: Une réflexion à partir du cas de la Ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158uj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lehec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2020.1814650" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tonnelat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulveryck Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02372174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158uj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lehec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2020.1814650" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tonnelat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulveryck Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02372174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>