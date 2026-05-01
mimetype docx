--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -378,394 +378,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composter soi-même ses déchets : du plaisir dans les services urbains</w:t>
+                <w:t xml:space="preserve">Nathalie ORTAR et Hélène SUBRÉMON (dir.), L’Énergie et ses usages domestiques. Anthropologie d’une transition en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lehec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (2), pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.5472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476096v1</w:t>
+                <w:t xml:space="preserve">hal-04476100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie ORTAR et Hélène SUBRÉMON (dir.), L’Énergie et ses usages domestiques. Anthropologie d’une transition en cours</w:t>
+                <w:t xml:space="preserve">Composter soi-même ses déchets : du plaisir dans les services urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lehec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La ville (s)low tech, 12, https://www.revue-urbanites.fr/12-lehec/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ress.5472⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04476100v1</w:t>
+                <w:t xml:space="preserve">hal-04476096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
+                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Citron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Frouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863575v1</w:t>
+                <w:t xml:space="preserve">halshs-03840407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la théorie dans le champ de l’aménagement et de l’urbanisme en France?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Présentation Quelle place pour l'aménagement et l'urbanisme dans les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lehec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56-1, pp.145-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.4019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03840407v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrer les flux de matières organiques urbaines: Une réflexion à partir du cas de la Ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,51 +1786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158uj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lehec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2020.1814650" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5472" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tonnelat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulveryck Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02372174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158uj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lehec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2235" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10630732.2020.1814650" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.5472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03840407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gimat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Citron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863575v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.4019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Pellegrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978631v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080191v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/37088" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222328v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Tonnelat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lepoutre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Jol&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulveryck Benoit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02372174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>