--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -795,187 +795,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vade in pace. La fortune littéraire et historiographique de la prison monastique du Moyen Âge au XXe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+                <w:t xml:space="preserve">Catherine Vincent (dir.), Justice et Miséricorde. Discours et pratiques dans l’Occident médiéval, Limoges, Presses universitaires de Limoges, coll. « Cahiers de l’Institut d’Anthropologie Juridique » 43, 2015, 312 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 698 (2), pp.279-321. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 700 (4), pp.1117-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.212.0279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhis.214.1118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267850v1</w:t>
+                <w:t xml:space="preserve">hal-03986274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vincent (dir.), Justice et Miséricorde. Discours et pratiques dans l’Occident médiéval, Limoges, Presses universitaires de Limoges, coll. « Cahiers de l’Institut d’Anthropologie Juridique » 43, 2015, 312 p.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Lusset</w:t>
+                <w:t xml:space="preserve">Vade in pace. La fortune littéraire et historiographique de la prison monastique du Moyen Âge au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 700 (4), pp.1117-1118. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 698 (2), pp.279-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.214.1118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhis.212.0279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03986274v1</w:t>
+                <w:t xml:space="preserve">hal-03267850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Ann-Marie Bugyis, The Care of Nuns: The Ministries of Benedictine Women in England during the Central Middle Ages</w:t>
               </w:r>
@@ -1129,51 +1129,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heuclin et Christophe Leduc dir., Chanoines et chanoinesses des anciens Pays-Bas. Le chapitre de Maubeuge du IXe au XVIIIe s., Villeneuve d’Ascq, Presses universitaires du Septentrion, 2019, 464 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116 (3-4), pp.1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHE.5.128065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
@@ -1211,51 +1211,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Erdelyi, Negotiating Violence. Papal Pardons and Everyday Life in East Central Europe (1450-1550), Leyde, Brill, 2018, 258 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115 (1-2), pp.64-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHE.5.120148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
@@ -1455,70 +1455,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Milena Svec Goetschi, Klosterflucht und Bittgang. Apostasie und monastische Mobilität im 15. Jahrhundert, Cologne, Böhlau, 2015, 550 p., in Le Moyen Âge, 125/1, 2019, p. 287-288.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, CXXV (1), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.251.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemesle, Quand l’Église corrigeait les excès du clergé. La punitionLa punition des délits ecclésiastiques au Moyen Âge, Dijon, Éditions universitaires de Dijon, 2018, 106 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crime, Histoire &amp; Sociétés/Crime, History &amp; Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, vol. 23, n°2, pp.133-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chs.2599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un webdocumentaire sur les espaces de l'enfermement du Moyen Âge aux années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,303 +1697,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6/2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Vanderputten, Dark Age Nunneries. The Ambiguous Identity of Female Monasticism, 800-1050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genrehistoire.4331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986187v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03986200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lauwers dir., Monastères et espace social. Genèse et transformation d'un système de lieux dans l’Occident médiéval, Turnhout, Brepols, 2014, 620 p.</w:t>
               </w:r>
@@ -3292,51 +3292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermements. Volume III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3701,662 +3701,662 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Énigmatiques petites cellules »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth Lusset; Isabelle Heullant-Donat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 9-25, 2025, 9791035110000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Pope or the King of France? Where Could Killer Priests Turn for a Pardon in the Late 15th Century?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrike Ludwig; Quentin Verreycken. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Power to Pardon in Medieval and Early Modern Christian Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Böhlau Verlag Köln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-134, 2025, 978-3-412-53386-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7788/9783412533861.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Böhlau Verlag Köln</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05317101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianenrico Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élisabeth Lusset; Isabelle Heullant-Donat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.356-359, 2025, 9791035110000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming an Abbey into a Prison: Clairvaux and the web-documentary Le cloître et la prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basile Baudez; Victoria Bergbauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carceral architecture. From Within and Beyond Prison Walls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jovis, p. 225-241, 2025, 9783986122058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Énigmatiques petites cellules »</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellules ibériques – Celdas de monjas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sigüenza Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Lusset; Isabelle Heullant-Donat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 9-25, 2025, 9791035110000</w:t>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 309-318., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cellules ibériques – Celdas de monjas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre couvents et familles. Les tribulations des petites cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Sigüenza Martín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Lusset; Isabelle Heullant-Donat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, p. 309-318., 2025</w:t>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.277-289, 2025, 9791035110000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entre couvents et familles. Les tribulations des petites cellules</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échapper à l’ascèse ou l’embrasser ? Les réguliers face aux réformes de l’observance (années 1490-1520)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Elisabeth Lusset; Isabelle Heullant-Donat. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles et expériences ascétiques dans les sociétés médiévales, actes du LVe congrès de la SHMESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.115-130, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La boîte de Noémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Lusset; Isabelle Heullant-Donat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.277-289, 2025, 9791035110000</w:t>
-[...140 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.290-301, 2025, 9791035110000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5270,57 +5270,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une enquête épiscopale sur les violences et les dilapidations perpétrées dans l’alien priory de Wootton Wawen (avril 1281)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Mausen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture judiciaire anglaise au Moyen Âge. 1ère partie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-245, 2017, 9782849342770</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,162 +5428,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Claustre; Isabelle Heullant-Donat; Élisabeth Lusset; Falk Bretschneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfermements III. Le genre enfermé. Hommes et femmes en milieux clos (XIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne; Éditions de la Sorbonne, pp.13-29, 2017, 9791035104146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.71887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02968523v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03941075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Da Troyes a Roma. Studio delle interazioni tra l’Officialité di Troyes e la Penitenzieria apostolica (seconda metà del Quattrocento – 1537) », dans K. Nykiel et U. Taraborrelli (dir.), L’archivio della Penitenzieria Apostolica: stato attuale e prospettive future. Atti della giornata di studio Roma, Palazzo della Cancelleria, 22 novembre 2016, Città del Vaticano, Libreria editrice vaticana, 2017, p. 103-117.</w:t>
               </w:r>
@@ -5807,51 +5807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset, F. Bretschneider (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015, 978-2-204-06421-7</w:t>
@@ -5958,51 +5958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,316 +6718,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit ottoman (XVIe-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Coutumiers (XIIIe-XIVe siècle) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Puf, p. 203-205</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universités et collèges (Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit ottoman (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enluminures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 282-286.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chantraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin, Elisabeth Lusset, dir., Dictionnaire du fouet et de la fessée. Corriger et punir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizutage (Antiquité-Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,780 +7206,616 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Croquemitaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Puf, p. 205-206.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Machine à fessée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 461-463</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vierge et Christ gifleurs (XIIIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 713-715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues catholiques d’éducation (années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 654-657</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lancelot et son maître »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 433-435</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Martinet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 493-496</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cachot monastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...82 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoles (Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 699-701</w:t>
-[...93 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7952,165 +7952,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La Religieuse de Diderot »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 429-432</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Jésuites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 413-416</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502314v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03502316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chapitre des coulpes »</w:t>
               </w:r>
@@ -8393,51 +8393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="986F9BDC"/>
+    <w:nsid w:val="03CBA998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8624,51 +8624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabeth.lusset@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.244.0763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pieyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0279" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.128065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.120148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03090555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH65K7QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.202.0257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4331" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.251.0213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2599" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.164.0967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503567655-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-der-fruehen-neuzeit/60171/the-power-to-pardon-in-medieval-and-early-modern-christian-europe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533861.101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sig&#252;enza Mart&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna15.9782356134134.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-culture-judiciaire-anglaise-au-moyen-age" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/73607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.73332" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10425" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069449v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502344v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502348v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabeth.lusset@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.244.0763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pieyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.128065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.120148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03090555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH65K7QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.202.0257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.251.0213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.164.0967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503567655-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-der-fruehen-neuzeit/60171/the-power-to-pardon-in-medieval-and-early-modern-christian-europe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533861.101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sig&#252;enza Mart&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna15.9782356134134.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-culture-judiciaire-anglaise-au-moyen-age" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/73607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.73332" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10425" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>