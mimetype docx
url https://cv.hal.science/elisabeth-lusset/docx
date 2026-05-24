--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1188,212 +1188,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Concevoir un web-documentaire historique. Retour sur l’expérience du web-documentaire Le cloître et la prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memini. Travaux et documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/memini.1723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriella Erdelyi, Negotiating Violence. Papal Pardons and Everyday Life in East Central Europe (1450-1550), Leyde, Brill, 2018, 258 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115 (1-2), pp.64-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHE.5.120148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986440v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-03090555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Jenks éd., Documents on the Papal Plenary Indulgences 1300-1517 Preached in the Regnum Teutonicum, Leyde, Brill, 2018, 811 p.</w:t>
               </w:r>
@@ -1619,217 +1619,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Steven Vanderputten, Dark Age Nunneries. The Ambiguous Identity of Female Monasticism, 800-1050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.4331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un webdocumentaire sur les espaces de l'enfermement du Moyen Âge aux années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grief : Revue sur les mondes du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6/2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03010766v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03986187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lauwers dir., Monastères et espace social. Genèse et transformation d'un système de lieux dans l’Occident médiéval, Turnhout, Brepols, 2014, 620 p.</w:t>
               </w:r>
@@ -1970,51 +1970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives sur les enfermements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermé comme un moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,51 +2415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, avril-juin 2015, pp.86-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2979,51 +2979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-dame Cathedral. The Work of Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3292,64 +3292,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermements. Volume III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,77 +3499,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieux clos (IVe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de la Sorbonne. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3600,51 +3600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfermements. Le cloître et la prison (VIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3987,51 +3987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basile Baudez; Victoria Bergbauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carceral architecture. From Within and Beyond Prison Walls</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jovis, p. 225-241, 2025, 9783986122058</w:t>
@@ -4748,51 +4748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De pierres et de textes : les espaces carcéraux au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Charageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,51 +4865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De pierres et de textes : les espaces carcéraux au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Charageat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5362,64 +5362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5781,77 +5781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction, Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Heullant-Donat, J. Claustre, E. Lusset, F. Bretschneider (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfermements II. Règles et dérèglements en milieu clos (IVe-XIXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.9-28, 2015, 978-2-204-06421-7</w:t>
@@ -5958,64 +5958,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claustrum et carcer. Pour une histoire comparée des enfermements. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Heullant-Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6882,57 +6882,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Martinet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 493-496</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cachot monastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lusset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 119-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit ottoman (XVIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayri Göksin Özkoray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6947,251 +7085,251 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enluminures »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 282-286.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chantraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin, Elisabeth Lusset, dir., Dictionnaire du fouet et de la fessée. Corriger et punir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizutage (Antiquité-Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destemberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poutrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7206,911 +7344,773 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, p. 106-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Croquemitaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Puf, p. 205-206.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Machine à fessée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 461-463</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vierge et Christ gifleurs (XIIIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 713-715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues catholiques d’éducation (années 1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 654-657</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lancelot et son maître »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 433-435</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoles (Moyen Âge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Destemberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poutrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 493-496</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cachot monastique</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Animaux, femmes, enfants, même combat ? (XIXe s.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 119-122</w:t>
+              <w:t xml:space="preserve">, 2022, p. 27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Animaux, femmes, enfants, même combat ? (XIXe s.) »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Concours (Révolution française) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, p. 27-30</w:t>
+              <w:t xml:space="preserve">, 2022, p. 181-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Concours (Révolution française) »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jésuites »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p. 181-185</w:t>
+              <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 413-416</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Religieuse de Diderot »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lusset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isabelle Poutrin et Élisabeth Lusset dir., Dictionnaire du fouet et de la fessée. Corriger et punir, Paris, Puf, p. 429-432</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502316v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03502314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chapitre des coulpes »</w:t>
               </w:r>
@@ -8393,51 +8393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03CBA998"/>
+    <w:nsid w:val="B5E1BCAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8624,51 +8624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabeth.lusset@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.244.0763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pieyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.128065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.120148" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03090555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1723" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH65K7QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.202.0257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.251.0213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4331" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.164.0967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503567655-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-der-fruehen-neuzeit/60171/the-power-to-pardon-in-medieval-and-early-modern-christian-europe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533861.101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sig&#252;enza Mart&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna15.9782356134134.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-culture-judiciaire-anglaise-au-moyen-age" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/73607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.73332" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10425" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502344v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502318v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elisabeth.lusset@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://endp.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05024913v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lusset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.244.0763" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lusset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617885v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poutrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/STPOL039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pieyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Heullant-Donat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.36020" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.214.1118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267850v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.212.0279" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986281v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.7965" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418080v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.128065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03090555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Claustre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/memini.1723" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KH65K7QB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986440v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHE.5.120148" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986473v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.202.0257" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986313v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.251.0213" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.2599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.4331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03010766v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Bretschneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.191.0133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986460v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chs.1970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.164.0967" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993503v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12225" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311057v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Briand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311058v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04876779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Smith" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030875v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Charageat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vivas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100157890" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71847" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503567655-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/themen-entdecken/geschichte/geschichte-der-fruehen-neuzeit/60171/the-power-to-pardon-in-medieval-and-early-modern-christian-europe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412533861.101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianenrico Bernasconi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sig&#252;enza Mart&#237;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690979v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502350v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna15.9782356134134.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969023v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Roest" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781107323742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969046v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.4202" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-culture-judiciaire-anglaise-au-moyen-age" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.71887" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492606v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44739" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765963v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26196" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985634v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312334v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/73607" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.73332" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02492630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10425" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502305v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556293v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destemberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03166788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayri G&#246;ksin &#214;zkoray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chantraine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bonnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03556288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502314v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502342v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>