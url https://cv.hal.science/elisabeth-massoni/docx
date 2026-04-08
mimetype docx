--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -766,235 +766,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrocristalline Structure and Dynamic Recovery of Cold Flowformed ELI Grade Ti-6Al-4V</w:t>
+                <w:t xml:space="preserve">An anisotropic stress based criterion to predict the formability and the fracture mechanism of textured zinc sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Depriester</w:t>
+                <w:t xml:space="preserve">Yann Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (6), pp.851-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847717v1</w:t>
+                <w:t xml:space="preserve">hal-00795665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic stress based criterion to predict the formability and the fracture mechanism of textured zinc sheets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Submicrocristalline Structure and Dynamic Recovery of Cold Flowformed ELI Grade Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Milesi</w:t>
+                <w:t xml:space="preserve">Dorian Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 213 (6), pp.851-855. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.157-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795665v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed volume method for solving natural convection, conduction and radiation of a hat-shaped disk inside a 3D enclosure</w:t>
               </w:r>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the damage criteria and their critical values for flowforming of ELI grade Ti64</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4513,51 +4513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicrocristalline structure and dynamic recovery of cold flowformed ELI grade Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5070,77 +5070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using cross stamping to test Zinc sheets formability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Manov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,407 +5319,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
+                <w:t xml:space="preserve">Formability study of magnesium alloy AZ31B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">Zhigang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th International Conference And Workshop On Numerical Simulation Of 3d Sheet Metal Forming Processes (NUMISHEET 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Seoul, South Korea. pp.150-157 - ISBN 978-0-7354-0944-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3623605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592676v1</w:t>
+                <w:t xml:space="preserve">hal-00617773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of quenching process using an adaptative levelset method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676615v1</w:t>
+                <w:t xml:space="preserve">hal-00592676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formability study of magnesium alloy AZ31B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of quenching process using an adaptative levelset method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kosseifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lasne</w:t>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference And Workshop On Numerical Simulation Of 3d Sheet Metal Forming Processes (NUMISHEET 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3623605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617773v1</w:t>
+                <w:t xml:space="preserve">hal-00676615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an advanced constitutive model of Magnesium alloy AZ31B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5766,77 +5766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique du modèle d'ébullition lors de la trempe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5868,287 +5868,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Evaluation of the Formability of Anisotropic Zinc Sheets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Manov</w:t>
+                <w:t xml:space="preserve">Finite Element Modeling and Optimization of Mechanical Joining Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sheet Metal 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.473.390⟩</w:t>
+              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.247-1252 - ISBN 978-0-7354-0911-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595233v1</w:t>
+                <w:t xml:space="preserve">hal-00675006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling and Optimization of Mechanical Joining Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Evaluation of the Formability of Anisotropic Zinc Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Manov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.247-1252 - ISBN 978-0-7354-0911-8, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Sheet Metal 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Leuven, Belgium. pp.390-395, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3589687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.473.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675006v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t>
               </w:r>
@@ -7137,51 +7137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled approach for the modelling of arc welding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Hamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7347,252 +7347,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of forming, joining and strength of sheet components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Chastel</w:t>
+                <w:t xml:space="preserve">Formulation ALE et remaillage adaptatif : application à la modélisation du fluotournage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sheet Metal 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509732v1</w:t>
+                <w:t xml:space="preserve">hal-01495602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation ALE et remaillage adaptatif : application à la modélisation du fluotournage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramel</w:t>
+                <w:t xml:space="preserve">Finite element simulation of forming, joining and strength of sheet components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sheet Metal 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Palermo, France. pp.Pages 21-28 - ISBN 978-0-87849-437-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.344.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495602v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du procédé de chauffage de pièces dans un four industriel.</w:t>
               </w:r>
@@ -7686,90 +7686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FEM simulation of the flow forming process using Lagrangian and ALE methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.Pages 257-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9459,191 +9459,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical simulation of thermo-elasto-visco-plastic behaviour using stabilized mixte FE. formulation: Application to heat treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Aliaga</w:t>
+                <w:t xml:space="preserve">On membrane and shell formulations for 3-D finite element modelling of sheet forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1998, Enschede, Netherlands. pp.Pages 263-269</w:t>
+              <w:t xml:space="preserve">, Jun 1998, Enschede, Netherlands. pp.Pages 33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573681v1</w:t>
+                <w:t xml:space="preserve">hal-00573677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On membrane and shell formulations for 3-D finite element modelling of sheet forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+                <w:t xml:space="preserve">3D numerical simulation of thermo-elasto-visco-plastic behaviour using stabilized mixte FE. formulation: Application to heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1998, Enschede, Netherlands. pp.Pages 33-42</w:t>
+              <w:t xml:space="preserve">, Jun 1998, Enschede, Netherlands. pp.Pages 263-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573677v1</w:t>
+                <w:t xml:space="preserve">hal-00573681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10054,51 +10054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03574419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revil-Baudard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111121" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Veysset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pierrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q32B51K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chartrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.12.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00730502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531211244871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NV0MF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revil-Baudard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0399-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hamide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6HW3NWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2006.01.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVND6DZ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.679-690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068276031000135908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Knockaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00077-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-123DM435-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00406-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M9F5KVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00894-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37J9NN8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(99)00071-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9PJMXTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinel Gavrus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.199905637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644409610114530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7206FB02D0948D601DA946DA89AEBA10B43DCA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023790" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01309211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.622-623.1221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.65" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Liu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623605" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589725" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.473.390" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589687" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457556" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0535-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0061-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pequet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.344.21" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nalewajk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zwilling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debuire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766658" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766682" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766874" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Tahar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766685" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01349-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-721N8GVR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Alvise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Walloe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00349-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QWH2QK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536352v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aliaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573677v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05011802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03574419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revil-Baudard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111121" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Veysset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pierrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q32B51K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chartrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00730502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531211244871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NV0MF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revil-Baudard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0399-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hamide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6HW3NWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2006.01.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVND6DZ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.679-690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068276031000135908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Knockaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00077-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-123DM435-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00406-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M9F5KVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00894-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37J9NN8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(99)00071-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9PJMXTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinel Gavrus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.199905637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644409610114530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7206FB02D0948D601DA946DA89AEBA10B43DCA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023790" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01309211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.622-623.1221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.65" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623605" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589725" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589687" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.473.390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457556" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0535-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0061-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pequet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.344.21" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nalewajk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zwilling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debuire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766658" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766682" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766874" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Tahar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766685" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01349-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-721N8GVR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Alvise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Walloe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00349-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QWH2QK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536352v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aliaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573681v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05011802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>