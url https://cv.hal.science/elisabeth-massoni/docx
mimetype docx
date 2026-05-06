--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -766,235 +766,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anisotropic stress based criterion to predict the formability and the fracture mechanism of textured zinc sheets</w:t>
+                <w:t xml:space="preserve">Submicrocristalline Structure and Dynamic Recovery of Cold Flowformed ELI Grade Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Jansen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Milesi</w:t>
+                <w:t xml:space="preserve">Dorian Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.12.006⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554 - 557, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795665v1</w:t>
+                <w:t xml:space="preserve">hal-00847717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrocristalline Structure and Dynamic Recovery of Cold Flowformed ELI Grade Ti-6Al-4V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An anisotropic stress based criterion to predict the formability and the fracture mechanism of textured zinc sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Depriester</w:t>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 554 - 557, pp.157-168. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (6), pp.851-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2012.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847717v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed volume method for solving natural convection, conduction and radiation of a hat-shaped disk inside a 3D enclosure</w:t>
               </w:r>
@@ -1532,273 +1532,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t>
+                <w:t xml:space="preserve">Adaptive mesh technique for thermal-metallurgical numerical simulation of arc welding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+                <w:t xml:space="preserve">Makhlouf Hamide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Velay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (5), pp.Pages 624-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851425v1</w:t>
+                <w:t xml:space="preserve">hal-00509826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive mesh technique for thermal-metallurgical numerical simulation of arc welding processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for single point incremental forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decultot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhlouf Hamide</w:t>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.2083⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (Suppl.1), p.1151-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00509826v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling and control of new metal forming processes</w:t>
               </w:r>
@@ -2874,51 +2874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of thin sheet forming processes by the finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,164 +3125,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments finis adaptatifs pour la simulation des phénomènes interfaciaux avec changement de phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
+                <w:t xml:space="preserve">Turbulent boiling multiphase flows using variational multiscale FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922523v1</w:t>
+                <w:t xml:space="preserve">hal-01730491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of turbulent boiling with phase change and industrial steel quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3304,215 +3304,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Heat Treatment and Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent boiling multiphase flows using variational multiscale FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Khalloufi</w:t>
+                <w:t xml:space="preserve">Éléments finis adaptatifs pour la simulation des phénomènes interfaciaux avec changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730491v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified compressibleincompressible Variational MultiScale method for liquid-vapour dynamics.</w:t>
               </w:r>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the damage criteria and their critical values for flowforming of ELI grade Ti64</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4425,191 +4425,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emboutissage à chaud d'une tôle de Ti6Al4V : Expérimentation et modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chartrel</w:t>
+                <w:t xml:space="preserve">Submicrocristalline structure and dynamic recovery of cold flowformed ELI grade Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Depriester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">ESAFORM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847456v1</w:t>
+                <w:t xml:space="preserve">hal-01561770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrocristalline structure and dynamic recovery of cold flowformed ELI grade Ti-6Al-4V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorian Depriester</w:t>
+                <w:t xml:space="preserve">Emboutissage à chaud d'une tôle de Ti6Al4V : Expérimentation et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chartrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Aveiro, Portugal. pp.157-168</w:t>
+              <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561770v1</w:t>
+                <w:t xml:space="preserve">hal-00847456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement mécanique dynamique de métaux par un essai d'expansion électromagnétique de tube</w:t>
               </w:r>
@@ -5070,77 +5070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using cross stamping to test Zinc sheets formability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Manov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5423,273 +5423,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
+                <w:t xml:space="preserve">Numerical simulation of quenching process using an adaptative levelset method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592676v1</w:t>
+                <w:t xml:space="preserve">hal-00676615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of quenching process using an adaptative levelset method</w:t>
+                <w:t xml:space="preserve">Numerical simulation of boiling during the quenching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth conference on Computational Methods for Coupled Problems in Science and Engineering (Coupled 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Island of Kos, Greece</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676615v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an advanced constitutive model of Magnesium alloy AZ31B</w:t>
               </w:r>
@@ -5868,287 +5868,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modeling and Optimization of Mechanical Joining Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+                <w:t xml:space="preserve">Theoretical and Experimental Evaluation of the Formability of Anisotropic Zinc Sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Manov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3589687⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Sheet Metal 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Leuven, Belgium. pp.390-395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.473.390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675006v1</w:t>
+                <w:t xml:space="preserve">hal-00595233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Evaluation of the Formability of Anisotropic Zinc Sheets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stephan Manov</w:t>
+                <w:t xml:space="preserve">Finite Element Modeling and Optimization of Mechanical Joining Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Sheet Metal 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Leuven, Belgium. pp.390-395, </w:t>
+              <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.247-1252 - ISBN 978-0-7354-0911-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.473.390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3589687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595233v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet OPTIMIST : Modélisation et OPTImisation de la MISe en Forme des Alliages de Titane</w:t>
               </w:r>
@@ -6776,278 +6776,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510321v1</w:t>
+                <w:t xml:space="preserve">hal-01771378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement de tôle d'aluminium emboutie par formage incrémental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Behaviour modelling of aluminium alloy sheet for Single Point Incremental Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Decultot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1151-1154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0184-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771378v1</w:t>
+                <w:t xml:space="preserve">hal-00510321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelastoplasticity applied to T-shaped tube hydroforming optimization</w:t>
               </w:r>
@@ -7118,706 +7118,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled approach for the modelling of arc welding processes</w:t>
+                <w:t xml:space="preserve">Formulation ALE et remaillage adaptatif : application à la modélisation du fluotournage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pequet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Makhlouf Hamide</w:t>
+                <w:t xml:space="preserve">Marie Houillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings MCWASP XI, 11th Int. Conf. on Modeling of Casting, Welding and Advanced Solidification Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Opio, France. pp.Pages 855-862 - ISBN 978-0-87339-629-5</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576636v1</w:t>
+                <w:t xml:space="preserve">hal-01495602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Simulation of forming, joining and strength of sheet components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. L. Chenot</w:t>
+                <w:t xml:space="preserve">Finite element simulation of forming, joining and strength of sheet components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Chastel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shemet Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sheet Metal 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Palermo, France. pp.Pages 21-28 - ISBN 978-0-87849-437-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.344.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199080v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation ALE et remaillage adaptatif : application à la modélisation du fluotournage</w:t>
+                <w:t xml:space="preserve">Finite Element Simulation of forming, joining and strength of sheet components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Houillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland E. Logé</w:t>
+                <w:t xml:space="preserve">J. L. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ramel</w:t>
+                <w:t xml:space="preserve">Y. Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">Shemet Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Palermo, Italy. pp. 21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495602v1</w:t>
+                <w:t xml:space="preserve">hal-00199080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of forming, joining and strength of sheet components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Chastel</w:t>
+                <w:t xml:space="preserve">A coupled approach for the modelling of arc welding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Hamide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sheet Metal 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings MCWASP XI, 11th Int. Conf. on Modeling of Casting, Welding and Advanced Solidification Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Opio, France. pp.Pages 855-862 - ISBN 978-0-87339-629-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509732v1</w:t>
+                <w:t xml:space="preserve">hal-00576636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du procédé de chauffage de pièces dans un four industriel.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+                <w:t xml:space="preserve">3D FEM simulation of the flow forming process using Lagrangian and ALE methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Houillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.Pages 257-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521835v1</w:t>
+                <w:t xml:space="preserve">hal-00510560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FEM simulation of the flow forming process using Lagrangian and ALE methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Houillon</w:t>
+                <w:t xml:space="preserve">Modélisation du procédé de chauffage de pièces dans un four industriel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland E. Logé</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2740821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00510560v1</w:t>
+                <w:t xml:space="preserve">hal-00521835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedure for the Experimental Determination of a Forming Limit Curve for Usibor 1500 P</w:t>
               </w:r>
@@ -8250,261 +8250,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical simulation of the hemming process of an aluminum sheet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modeling of superplastic sheet forming processes. Identification of rheological and tribological parameters by inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lange</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debuire</w:t>
+                <w:t xml:space="preserve">Serge Boude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Processing and Design: Modeling, Simulation and Applications - NUMIFORM 2004 - Proceedings of the 8th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Colombus, United States. ISBN : 0-7354-0188-8 - p.1001-1006, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1766658⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Colombus, United States. ISBN : 0-7354-0188-8 - p. 1142-1147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1766682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531276v1</w:t>
+                <w:t xml:space="preserve">hal-00531220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of superplastic sheet forming processes. Identification of rheological and tribological parameters by inverse method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bellet</w:t>
+                <w:t xml:space="preserve">Experimental and numerical simulation of the hemming process of an aluminum sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Felder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zwilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Boude</w:t>
+                <w:t xml:space="preserve">Frédéric Debuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Processing and Design: Modeling, Simulation and Applications - NUMIFORM 2004 - Proceedings of the 8th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Colombus, United States. ISBN : 0-7354-0188-8 - p. 1142-1147, </w:t>
+              <w:t xml:space="preserve">, Jun 2004, Colombus, United States. ISBN : 0-7354-0188-8 - p.1001-1006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1766682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1766658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531220v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed continuous formulation for solving thermomechanical equilibrium during hot forming process simulation</w:t>
               </w:r>
@@ -9282,204 +9282,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological parameter identification using a finite element simulation of the tensile test</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D finite element simulation of tube hydroforming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aliaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1996 2nd International Conference on Inverse Problems in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Le Croisic, France. pp.Pages 69-76</w:t>
+              <w:t xml:space="preserve">6th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Enschede, Netherlands. pp.Pages 893-898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673868v1</w:t>
+                <w:t xml:space="preserve">hal-00573789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D finite element simulation of tube hydroforming process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological parameter identification using a finite element simulation of the tensile test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adinel Gavrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Aliaga</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Chenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Numerical Methods in Industrial Forming Processes (NUMIFORM 98)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Enschede, Netherlands. pp.Pages 893-898</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1996 2nd International Conference on Inverse Problems in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Le Croisic, France. pp.Pages 69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573789v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On membrane and shell formulations for 3-D finite element modelling of sheet forming</w:t>
               </w:r>
@@ -9547,51 +9547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D numerical simulation of thermo-elasto-visco-plastic behaviour using stabilized mixte FE. formulation: Application to heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9661,51 +9661,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION NUMERIQUE DU CONTACT ET DU FROTTEMENT EN MISE EN FORME DES METAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9773,51 +9773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation numerique du contact et du frottement en mise en forme des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10054,51 +10054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03574419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revil-Baudard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111121" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Veysset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pierrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q32B51K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chartrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.12.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.157" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00730502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531211244871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NV0MF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revil-Baudard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0399-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hamide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2083" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6HW3NWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2006.01.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVND6DZ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.679-690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068276031000135908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Knockaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00077-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-123DM435-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00406-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M9F5KVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00894-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37J9NN8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(99)00071-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9PJMXTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinel Gavrus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.199905637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644409610114530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7206FB02D0948D601DA946DA89AEBA10B43DCA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023790" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01309211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.622-623.1221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847456v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561770v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.65" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623605" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676615v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589725" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589687" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.473.390" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457556" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0535-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0061-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pequet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495602v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509732v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.344.21" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740821" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nalewajk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lange" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zwilling" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debuire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766658" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766682" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766874" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Tahar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766685" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01349-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-721N8GVR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Alvise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Walloe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00349-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QWH2QK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536352v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aliaga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573681v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05011802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03574419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Revil-Baudard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cazacu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111121" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01411663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/734/3/032057" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Jannoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Veysset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Pierrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2012.07.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q32B51K7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chartrel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Depriester" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.157" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jansen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2012.12.006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00730502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531211244871" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00665236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201133004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.09.057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NV0MF0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574128v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Revil-Baudard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010029" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509261v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sornin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0399-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Hamide" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bellet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L6HW3NWT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decultot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0184-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00512769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Chenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2006.01.031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVND6DZ1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01024457v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelissou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.679-690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Forestier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1068276031000135908" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00533194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Knockaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(00)00077-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-123DM435-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00406-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M9F5KVC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00894-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37J9NN8N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0749-6419(99)00071-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9PJMXTB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673867v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adinel Gavrus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/srin.199905637" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00538371v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462125v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fourment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644409610114530" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7206FB02D0948D601DA946DA89AEBA10B43DCA80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01420836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023790" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01309211v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866373v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Jeanson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Avrillaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mazars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01060488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tekaya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fendler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2049967" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.622-623.1221" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866430v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561770v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847456v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858907v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avrillaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mazars" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Inal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529978" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Luca Facchinetti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00861335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676346v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.65" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Liu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lasne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3623605" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676615v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592676v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589725" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470730v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595233v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.473.390" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mocellin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589687" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benmhenni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenner" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haddadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00524174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3457556" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00687994v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509454v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509374v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0535-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510321v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0061-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495602v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Houillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.344.21" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199080v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Chenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chastel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pequet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510560v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740821" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566423v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dahan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duroux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578632v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nalewajk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boude" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766682" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lange" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Felder" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zwilling" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debuire" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766658" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531323v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766874" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531227v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ben Tahar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766685" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1290-0729(02)01349-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-721N8GVR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534392v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Alvise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sj Walloe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00349-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1QWH2QK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536351v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536352v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Charles Louin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Combeau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lesoult" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Simon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00671359v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aliaga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00673868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00573681v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05011802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471585v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>