--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -97,13565 +97,13853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Front System Variability and Its Control on Export Rain Ratio Over the Past 800 ka: Implication for Atmospheric &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt; CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Changes</w:t>
+                <w:t xml:space="preserve">Carbonate content of sediment core MD04-2718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Wang, Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Duchamp‐alphonse</w:t>
+                <w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sépulcre</w:t>
+                <w:t xml:space="preserve">Sépulcre, Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Brandon</w:t>
+                <w:t xml:space="preserve">Brandon, Margaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">Michel, Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 41 (3), </w:t>
+              <w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025pa005397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1594/pangaea.986789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05607706v1</w:t>
+                <w:t xml:space="preserve">hal-05574099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
+                <w:t xml:space="preserve">Polar Front System Variability and Its Control on Export Rain Ratio Over the Past 800 ka: Implication for Atmospheric &amp;lt;i&amp;gt;p&amp;lt;/i&amp;gt; CO &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Stéphanie Duchamp‐alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Sophie Sépulcre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+                <w:t xml:space="preserve">Margaux Brandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025pa005397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05522268v1</w:t>
+                <w:t xml:space="preserve">hal-05607706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate content of sediment core MD04-2718</w:t>
+                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang, Yu</w:t>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sépulcre, Sophie</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandon, Margaux</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel, Elisabeth</w:t>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publishing Network for Geoscientific and Environmental Data (PANGAEA) (Alfred Wegener Institute for Polar and Marine Research)</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1594/pangaea.986789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574099v1</w:t>
+                <w:t xml:space="preserve">cea-05522268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and Carbon Isotope Variations in Modern Southeast Pacific Benthic Foraminifera: Palaeoceanographic Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Garrido</w:t>
+                <w:t xml:space="preserve">Age model of sediment core MD04-2718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang, Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sépulcre, Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon, Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel, Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS Open Archive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22541/essoar.173712573.34235591/v1⟩</w:t>
+              <w:t xml:space="preserve">Open MIND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/pangaea.986712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375256v1</w:t>
+                <w:t xml:space="preserve">hal-05614901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the deep-water masses of the Eastern Mediterranean Sea during the last interglacial maximum - New constraints from neodymium isotopes in foraminifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhifei Liu</w:t>
+                <w:t xml:space="preserve">Coccolith assemblage of sediment core MD04-2718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang, Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchamp-Alphonse, Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sépulcre, Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon, Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel, Elisabeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109391⟩</w:t>
+              <w:t xml:space="preserve">Open MIND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/pangaea.986773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05093854v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene to Early Pliocene paleoceanographic evolution of the Central South Pacific: A deep-sea benthic foraminiferal perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alvarez Zarikian</w:t>
+                <w:t xml:space="preserve">Oxygen and Carbon Isotope Variations in Modern Southeast Pacific Benthic Foraminifera: Palaeoceanographic Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharma Andrea Reyes-Macaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babette Hoogakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Martínez-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112252⟩</w:t>
+              <w:t xml:space="preserve">ESS Open Archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/essoar.173712573.34235591/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621393v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five million years of Antarctic Circumpolar Current strength variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Gottschalk</w:t>
+                <w:t xml:space="preserve">Changes in the deep-water masses of the Eastern Mediterranean Sea during the last interglacial maximum - New constraints from neodymium isotopes in foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohui Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sepulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07143-3⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 360, pp.109391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574721v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southward migration of the Antarctic Circumpolar Current enhanced oceanic degassing of carbon dioxide during the last two deglaciations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anja S Studer</w:t>
+                <w:t xml:space="preserve">Paleoceanography of the Southeast Pacific since the late glacial from diatom and foraminiferal assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Teca Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01216-x⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 655, pp.112515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426496v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent deep-sea nematodes and agglutinated foraminifera select specific grains and bioclasts from their environments: Ecological implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Late Miocene to Early Pliocene paleoceanographic evolution of the Central South Pacific: A deep-sea benthic foraminiferal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sahoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102409⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 647, pp.112252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764565v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene record of subantarctic glacier variability in Table Fjord, Cook Ice Cap, Kerguelen Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">The southward migration of the Antarctic Circumpolar Current enhanced oceanic degassing of carbon dioxide during the last two deglaciations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuyuan E Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auderset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja S Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108980⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01216-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349221v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Water Production in Storfjorden, Svalbard, From a 1‐Year Time Series of Observations and a Simple Model: Are Polynyas in a Warming Arctic Exporting Heat to the Deep Ocean?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">Recent deep-sea nematodes and agglutinated foraminifera select specific grains and bioclasts from their environments: Ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Saavedra-Pellitero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jc020878⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.102409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2024.102409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723208v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating manual versus automated benthic foraminiferal δ18O alignment techniques for developing chronostratigraphies in marine sediment records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Five million years of Antarctic Circumpolar Current strength variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge W Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse R Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-6-125-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 627 (8005), pp.789 - 796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07143-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850635v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoceanography of the Southeast Pacific since the late glacial from diatom and foraminiferal assemblages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Late Holocene record of subantarctic glacier variability in Table Fjord, Cook Ice Cap, Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carina Lange</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112515⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.108980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746369v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expanded database of Southern Hemisphere surface sediment dinoflagellate cyst assemblages and their oceanographic affinities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Senyan Nie</w:t>
+                <w:t xml:space="preserve">Dense Water Production in Storfjorden, Svalbard, From a 1‐Year Time Series of Observations and a Simple Model: Are Polynyas in a Warming Arctic Exporting Heat to the Deep Ocean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnheid Skogseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Goszczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/jm-42-35-2023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jc020878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132310v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poleward Shift in the Southern Hemisphere Westerly Winds Synchronous With the Deglacial Rise in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Spence</w:t>
+                <w:t xml:space="preserve">Evaluating manual versus automated benthic foraminiferal δ18O alignment techniques for developing chronostratigraphies in marine sediment records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer L. Middleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Knudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023pa004666⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.125-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-6-125-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173701v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer Hydrography and Circulation in Storfjorden, Svalbard, Following a Record Low Winter Sea‐Ice Extent in the Barents Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">clement rousset</w:t>
+                <w:t xml:space="preserve">An expanded database of Southern Hemisphere surface sediment dinoflagellate cyst assemblages and their oceanographic affinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Mareike Thöle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dirk Nooteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suning Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rujian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senyan Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jc018648⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (1), pp.35 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/jm-42-35-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057760v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global synthesis of high-resolution stable isotope data from benthic foraminifera of the last deglaciation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lester Lembke-Jene</w:t>
+                <w:t xml:space="preserve">Poleward Shift in the Southern Hemisphere Westerly Winds Synchronous With the Deglacial Rise in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Robert Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Jnglin Wills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02024-2⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023pa004666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041172v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the combination of the planktonic foraminiferal Mg/Ca, clumped (Δ&amp;lt;sub&amp;gt;47&amp;lt;/sub&amp;gt;) and conventional (δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O) stable isotope paleothermometers in palaeoceanographic studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnin</w:t>
+                <w:t xml:space="preserve">A global synthesis of high-resolution stable isotope data from benthic foraminifera of the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Muglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mulitza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Repschläger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schmittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lester Lembke-Jene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.10.030⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02024-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291869v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Summer Hydrography and Circulation in Storfjorden, Svalbard, Following a Record Low Winter Sea‐Ice Extent in the Barents Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gulay Isguder</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnheid Skogseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">clement rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jc018648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03710162v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post–glacial tephrochronology record off the Chilean continental margin (∼41° S)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhanced Carbonate Counter Pump and upwelling strengths in the Indian sector of the Southern Ocean during MIS 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Brandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Villarosa</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaëlle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulay Isguder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 261, pp.106928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106928⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 287, pp.107556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231295v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean faunal evolution and biochronological events during the last 24 kyr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Thil</w:t>
+                <w:t xml:space="preserve">On the combination of the planktonic foraminiferal Mg/Ca, clumped (Δ&amp;lt;sub&amp;gt;47&amp;lt;/sub&amp;gt;) and conventional (δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O) stable isotope paleothermometers in palaeoceanographic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Daëron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101997⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 339, pp.22-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230202v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic Polar Front migrations in the Kerguelen Plateau region, Southern Ocean, over the past 360 kyrs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Regional chronostratigraphy in the eastern Lesser Antilles quaternary fore-arc and accretionary wedge sediments: Relative paleointensity, oxygen isotopes and reversals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume St-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103526⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.101179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238392v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03206454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Agulhas Return Current on the oceanography of the Kerguelen Plateau region, Southern Ocean, over the last 40 kyrs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post–glacial tephrochronology record off the Chilean continental margin (∼41° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Civel-Mazens</w:t>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Crosta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mazaud</w:t>
+                <w:t xml:space="preserve">Gustavo Villarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 251, pp.106711. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106711⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 261, pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017175v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional chronostratigraphy in the eastern Lesser Antilles quaternary fore-arc and accretionary wedge sediments: Relative paleointensity, oxygen isotopes and reversals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antarctic Polar Front migrations in the Kerguelen Plateau region, Southern Ocean, over the past 360 kyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Civel-Mazens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101179⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2021.103526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03206454v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From “source to sink” – A new perspective on the past dynamics of the Murray Canyon Group from benthic foraminiferal communities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mediterranean faunal evolution and biochronological events during the last 24 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 160, pp.101877. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2020.101877⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 165, pp.101997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915999v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation and Expansion of Intermediate and Deep Waters in the Southeast Pacific During the Last Termination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of the Agulhas Return Current on the oceanography of the Kerguelen Plateau region, Southern Ocean, over the last 40 kyrs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Civel-Mazens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019PA003743⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 251, pp.106711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916001v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Southern Ocean upwelling, Earth’s obliquity, and glacial-interglacial atmospheric CO 2 change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuyuan Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sigman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Martínez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fripiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 370 (6522), pp.1348-1352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abd2115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial heterogeneity in Southern Ocean carbon storage abated by fast South Indian deglacial carbon release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gottschalk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena M. Thöle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja S. Studer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam P. Hasenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-20034-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of deep overturning and reconfigurations of the silicon cycle across the last deglaciation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From “source to sink” – A new perspective on the past dynamics of the Murray Canyon Group from benthic foraminiferal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Deckker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15101-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.101877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2020.101877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520960v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventilation and Expansion of Intermediate and Deep Waters in the Southeast Pacific During the Last Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Licari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539484v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation of the Deep Ocean Carbon Reservoir During the Last Deglaciation: Results From the Southeast Pacific</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The nature of deep overturning and reconfigurations of the silicon cycle across the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Geibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dharma Reyes‐macaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019PA003613⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15101-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467740v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a Tephra-Based Multi-Archive Coherent Chronological Framework 1 for the Last 2 Deglaciation in the Mediterranean Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Landais</w:t>
+                <w:t xml:space="preserve">Benthic foraminifera as tracers of brine production in the Storfjorden &amp;quot;sea ice factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Fossile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbia Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pusceddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.05.018⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (7), pp.1933-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-1933-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089446v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of marine 14C reservoir ages in the Southern Ocean highlighting circulation changes between 1910 and 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 511, pp.99-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial-interglacial dust and export production records from the Southern Indian Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Gilgannon</w:t>
+                <w:t xml:space="preserve">Ventilation of the Deep Ocean Carbon Reservoir During the Last Deglaciation: Results From the Southeast Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Pol‐holz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharma Reyes‐macaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115716⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (12), pp.2080-2097 (IF 2,528). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323044v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atlantic Meridional Overturning Circulation as productivity regulator of the North Atlantic Subtropical Gyre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Ondina Figueiredo</w:t>
+                <w:t xml:space="preserve">Construction of a Tephra-Based Multi-Archive Coherent Chronological Framework 1 for the Last 2 Deglaciation in the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lemieux-Dudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qua.2018.88⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525025v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
+                <w:t xml:space="preserve">Glacial-interglacial dust and export production records from the Southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Thöle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eri Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auderset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gilgannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 525, pp.115716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158714v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in planktonic foraminifer research: New perspectives for paleoceanography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">The Atlantic Meridional Overturning Circulation as productivity regulator of the North Atlantic Subtropical Gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Nave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Lebreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ondina Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmic.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (1), pp.399-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2018.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02091055v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated calibration of the clumped isotope thermometer in planktonic and benthic foraminifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dewilde</w:t>
+                <w:t xml:space="preserve">Onset and demise of coral reefs, relationship with regional ocean circulation on the Wyville Thomson Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Douarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.016⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 416, pp.article n°105969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872449v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon Measurements of Small-Size Foraminiferal Samples with the Mini Carbon Dating System (MICADAS) at the University of Bern: Implications for Paleoclimate Reconstructions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Abdeldjalyl Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gary Salazar</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiocarbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/RDC.2018.3⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.62 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806759v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Increased nutrient supply to the Southern Ocean during the Holocene and its implications for the pre-industrial atmospheric CO2 rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sigman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Thöle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (10), pp.756-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0191-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819587v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased nutrient supply to the Southern Ocean during the Holocene and its implications for the pre-industrial atmospheric CO2 rise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">Advances in planktonic foraminifer research: New perspectives for paleoceanography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandi Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jentzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Jonkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0191-8⟩</w:t>
+              <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (3-4), pp.113-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmic.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915987v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in latitudinal sea surface temperature gradients along the Southern Chilean margin since the last glacial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Lamy</w:t>
+                <w:t xml:space="preserve">Updated calibration of the clumped isotope thermometer in planktonic and benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Daëron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.023⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01890530v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Antartic glacier extensions in the Kerguelen region (49° S, Indian Ocean) over the past 24 000 years constrained by 36Cl moraine dating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+                <w:t xml:space="preserve">Radiocarbon Measurements of Small-Size Foraminiferal Samples with the Mini Carbon Dating System (MICADAS) at the University of Bern: Implications for Paleoclimate Reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Szidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">Radiocarbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (2), pp.469-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/RDC.2018.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513579v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in northeast Atlantic hydrology during Termination 1: Insights from Celtic margin's benthic foraminifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Le Houedec</w:t>
+                <w:t xml:space="preserve">Enhanced ocean-atmosphere carbon partitioning via the carbonate counter pump during the last deglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04625-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872442v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern planktic foraminifers in the high-latitude ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert F. Spielhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 136, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marmicro.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of the carbon isotope composition (δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) of benthic foraminifera</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helena L. Filipsson</w:t>
+                <w:t xml:space="preserve">Changes in northeast Atlantic hydrology during Termination 1: Insights from Celtic margin's benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Toucanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fentimen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016PA003072⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916860v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical fingerprints of climate variation and the extreme La Niña 2010–11 as recorded in a Tridacna squamosa shell from Sulawesi, Indonesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Husson</w:t>
+                <w:t xml:space="preserve">Sub-Antartic glacier extensions in the Kerguelen region (49° S, Indian Ocean) over the past 24 000 years constrained by 36Cl moraine dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.08.037⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.128-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689567v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate variability across the last deglaciation in NW Iberia and its margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Costas</w:t>
+                <w:t xml:space="preserve">Calibration of the carbon isotope composition (δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C) of benthic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schmittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Bostock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cartapanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Curry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena L. Filipsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.073⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (6), pp.512-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016PA003072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01587452v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg/Ca thermometry in planktic foraminifera: Improving paleotemperature estimations for G. bulloides and N. pachyderma left</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">Geochemical fingerprints of climate variation and the extreme La Niña 2010–11 as recorded in a Tridacna squamosa shell from Sulawesi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Arias-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bézos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pedoja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GC006234⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 487, pp.216 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2017.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388742v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving past sea surface temperature reconstructions from the Southern Hemisphere oceans using planktonic foraminiferal census data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.C. Bostock</w:t>
+                <w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Daux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016PA002946⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.1693 - 1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417373v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope offsets between benthic foraminifer species of the genus Cibicides ( Cibicidoides ) in the glacial sub-Antarctic Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">Climate variability across the last deglaciation in NW Iberia and its margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Naughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salgueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Costas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016PA003029⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 414 (1), pp.9 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915965v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic density stratification and the strength of the circumpolar current during the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mg/Ca thermometry in planktic foraminifera: Improving paleotemperature estimations for G. bulloides and N. pachyderma left</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vázquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lynch-Stieglitz</w:t>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takamitsu Ito</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andreas Mackensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (5), pp.539-552. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (4), pp.1249-1264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015PA002915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915959v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and carbon stable isotope records from natural archives: a new database and interactive online platform for data browsing, visualizing and downloading</w:t>
+                <w:t xml:space="preserve">Improving past sea surface temperature reconstructions from the Southern Hemisphere oceans using planktonic foraminiferal census data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Bolliet</w:t>
+                <w:t xml:space="preserve">N.A. Haddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brockmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Daux</w:t>
+                <w:t xml:space="preserve">H.C. Bostock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-12-1693-2016⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 ((6):), pp.822-837 (IF 3,738). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016PA002946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382544v1</w:t>
+                <w:t xml:space="preserve">hal-01417373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of surface waters during the last glacial millennial climatic events: a key factor in subsurface and deep-water mass dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Rossignol</w:t>
+                <w:t xml:space="preserve">Carbon isotope offsets between benthic foraminifer species of the genus Cibicides ( Cibicidoides ) in the glacial sub-Antarctic Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gottschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vázquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke C. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-11-1507-2015⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (12), pp.1583-1602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016PA003029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453043v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Last Termination in the South Indian Ocean: A unique terrestrial record from Kerguelen Islands (49°S) situated within the Southern Hemisphere westerly belt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antarctic density stratification and the strength of the circumpolar current during the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lynch-Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamitsu Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (5), pp.539-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015PA002915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01165120v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleconnection between the Intertropical Convergence Zone and southern westerly winds throughout the last deglaciation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Last Termination in the South Indian Ocean: A unique terrestrial record from Kerguelen Islands (49°S) situated within the Southern Hemisphere westerly belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie van Der Putten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Verbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svante Björck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G36745.1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.142-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179820v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01165120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a three-phase sequence during Heinrich Stadial 4 using a multiproxy approach based on Greenland ice core records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+                <w:t xml:space="preserve">Stratification of surface waters during the last glacial millennial climatic events: a key factor in subsurface and deep-water mass dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sabine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 10 (6), pp.2115-2133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-10-2115-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 11 (11), pp.1507-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-11-1507-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915951v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen stable isotopes during the Last Glacial Maximum climate: perspectives from data–model (&amp;lt;em&amp;gt;i&amp;lt;/em&amp;gt;LOVECLIM) comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Teleconnection between the Intertropical Convergence Zone and southern westerly winds throughout the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-10-1939-2014⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (8), pp.43(8):735-738 (IF 4,638). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36745.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915948v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Siani</w:t>
+                <w:t xml:space="preserve">Evidence for a three-phase sequence during Heinrich Stadial 4 using a multiproxy approach based on Greenland ice core records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stowasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.2115-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-10-2115-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744557v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the strength of the North Atlantic bottom water during Holocene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oxygen stable isotopes during the Last Glacial Maximum climate: perspectives from data–model (&amp;lt;em&amp;gt;i&amp;lt;/em&amp;gt;LOVECLIM) comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.03.042⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (6), pp.1939-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-10-1939-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913961v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and Planktic Foraminifera as Indicators of Late Glacial to Holocene Paleoclimatic Changes in a Marginal Environment: An Example from the Southeastern Bay of Biscay.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ralf Schiebel</w:t>
+                <w:t xml:space="preserve">Sea-surface hydrographical conditions off South Faeroes and within the North-Eastern North Atlantic through MIS 2: the response of dinocysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Caulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Protozoologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4467/16890027AP.13.0015.1112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (3), pp.217-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388894v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00798011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core-top study of dissolution effect on B/Ca in Globigerinoides sacculifer from the tropical Atlantic: Potential bias for paleo-reconstruction of seawater carbonate chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Carbon isotope records reveal precise timing of enhanced Southern Ocean upwelling during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Dissard</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo de Pol-Holz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas DeVries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GC004296⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873400v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-surface hydrographical conditions off South Faeroes and within the North-Eastern North Atlantic through MIS 2: the response of dinocysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Vegetation and climate changes during the last 22,000 yr from a marine core near Taitao Peninsula, southern Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2601⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369:, pp.335-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00798011v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope records reveal precise timing of enhanced Southern Ocean upwelling during the last deglaciation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variations in the strength of the North Atlantic bottom water during Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie van Toer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms3758⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 369-370, pp.248-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495322v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent influence of ice sheet melting on high northern latitude climate during the early Last Interglacial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+                <w:t xml:space="preserve">Benthic and Planktic Foraminifera as Indicators of Late Glacial to Holocene Paleoclimatic Changes in a Marginal Environment: An Example from the Southeastern Bay of Biscay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Howa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-8-483-2012⟩</w:t>
+              <w:t xml:space="preserve">Acta Protozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (3), pp.161-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/16890027AP.13.0015.1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180961v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ocean–ice coupled response during the last glacial: a view from a marine isotopic stage 3 record south of the Faeroe Shetland Gateway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Matsuzaki</w:t>
+                <w:t xml:space="preserve">A core-top study of dissolution effect on B/Ca in Globigerinoides sacculifer from the tropical Atlantic: Potential bias for paleo-reconstruction of seawater carbonate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bassinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervyn Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-8-1997-2012⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (4), pp.1053-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GC004296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913959v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of oceanic processes on the carbon cycle during the last termination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masa Kageyama</w:t>
+                <w:t xml:space="preserve">Persistent influence of ice sheet melting on high northern latitude climate during the early Last Interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate of the Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, pp.149-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/CP-8-149-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.483-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-483-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753315v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timing of deglacial circulation changes in the Atlantic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">An ocean–ice coupled response during the last glacial: a view from a marine isotopic stage 3 record south of the Faeroe Shetland Gateway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zumaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Matsuzaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010PA002007⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1997-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-1997-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913923v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Atlantic Meridional Overturning Circulation supports the Last Glacial Inception</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">Impact of oceanic processes on the carbon cycle during the last termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.017⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.149-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/CP-8-149-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00683865v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of the Antarctic Circumpolar Current intensity during the past 500 ka</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The timing of deglacial circulation changes in the Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke C. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010GC003033⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.PA3213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010PA002007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913796v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint of the CO2 rise by new atmospheric carbon isotopic measurements during the last deglaciation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+                <w:t xml:space="preserve">Enhanced Atlantic Meridional Overturning Circulation supports the Last Glacial Inception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Nave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009GB003545⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (13-14), pp.1576-1582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00562248v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00683865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of South Atlantic deep waters to deglacial warming during Terminations V and I</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Benthic foraminiferal abundance and stable isotope changes in the Indian Ocean sector of the Southern Ocean during the last 20 kyr: Paleoceanographic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W. Smart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.003⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (3-4), pp.537-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913812v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late slowdown of the Atlantic Meridional Overturning Circulation during the Last Glacial Inception: New constraints from sedimentary ((231)Pa/(230)Th)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+                <w:t xml:space="preserve">Late Glacial to Holocene terrigenous sediment record in the Northern Patagonian margin : paleoclimate implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Siani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297 (1), pp.26-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.11.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681734v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation of the deep Southern Ocean and deglacial CO$_2$ rise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variations of the Antarctic Circumpolar Current intensity during the past 500 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephen Barker</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dewilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1183627⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (8), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GC003033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00818324v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of δ18O of cultured benthic foraminiferal calcite as a function of temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barras</w:t>
+                <w:t xml:space="preserve">Constraint of the CO2 rise by new atmospheric carbon isotopic measurements during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lourantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jošt V. Lavrič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Duplessy</w:t>
+                <w:t xml:space="preserve">Peter Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Geslin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Barnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-7-1349-2010⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24, pp.2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009GB003545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913790v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00562248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminiferal abundance and stable isotope changes in the Indian Ocean sector of the Southern Ocean during the last 20 kyr: Paleoceanographic implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Response of South Atlantic deep waters to deglacial warming during Terminations V and I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vázquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke C. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.08.011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 298 (3-4), pp.323-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913806v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Glacial to Holocene terrigenous sediment record in the Northern Patagonian margin : paleoclimate implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Richter</w:t>
+                <w:t xml:space="preserve">Late slowdown of the Atlantic Meridional Overturning Circulation during the Last Glacial Inception: New constraints from sedimentary ((231)Pa/(230)Th)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Nave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289 (3-4), pp.520-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509813v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for northward expansion of Antarctic Bottom Water mass in the Southern Ocean during the last glacial inception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ventilation of the deep Southern Ocean and deglacial CO$_2$ rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke C. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart J. Fallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Barker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008PA001603⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5892), pp.1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1183627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156520v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00818324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the temperature dependent growth rates of planktic foraminifera</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Calibration of δ18O of cultured benthic foraminiferal calcite as a function of temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lea</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2008.09.004⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.1349-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-1349-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913780v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on respiration and photosynthesis of the symbiont-bearing planktonic foraminifera $Globigerinoides\ ruber$ , $Orbulina\ universa$ , and $Globigerinella\ siphonifera$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of lateral transport on organic proxies in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.1.0210⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (02), pp.246-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2008.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913778v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lateral transport on organic proxies in the Southern Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Pleistocene palaeoproductivity patterns during the last climatic cycle in the Guyana Basin as revealed by calcareous nannoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+                <w:t xml:space="preserve">I. Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schouten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josette Duprat</w:t>
+                <w:t xml:space="preserve">J.-O. Grimalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2008.10.005⟩</w:t>
+              <w:t xml:space="preserve">eEarth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ee-4-1-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02105673v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene palaeoproductivity patterns during the last climatic cycle in the Guyana Basin as revealed by calcareous nannoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the roles of ocean circulation and biogeochemistry in governing ocean carbon-13 and atmospheric carbon dioxide at the last glacial maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tagliabue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
+                <w:t xml:space="preserve">N. Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Flores</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-O. Grimalt</w:t>
+                <w:t xml:space="preserve">J.-C. Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eEarth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ee-4-1-2009⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.695-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-5-695-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006872v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the roles of ocean circulation and biogeochemistry in governing ocean carbon-13 and atmospheric carbon dioxide at the last glacial maximum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the temperature dependent growth rates of planktic foraminifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Spero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-5-695-2009⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (1-2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2008.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891933v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STABLE OXYGEN AND CARBON ISOTOPES OF LIVE (STAINED) BENTHIC FORAMINIFERA FROM CAP-FERRET CANYON (BAY OF BISCAY)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evidence for northward expansion of Antarctic Bottom Water mass in the Southern Ocean during the last glacial inception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Vidal</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien L Dewilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gsjfr.38.1.39⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.PA1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008PA001603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913511v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of the ACC-CDW during MIS3 traced by magnetic grain deposition in midlatitude South Indian Ocean cores: Connections with the northern hemisphere and with central Antarctica</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temperature effect on respiration and photosynthesis of the symbiont-bearing planktonic foraminifera $Globigerinoides\ ruber$ , $Orbulina\ universa$ , and $Globigerinella\ siphonifera$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Erez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GC001532⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (1), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.1.0210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913507v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic proxy for the deep (Pacific) western boundary current variability across the mid-Pleistocene climate transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">STABLE OXYGEN AND CARBON ISOTOPES OF LIVE (STAINED) BENTHIC FORAMINIFERA FROM CAP-FERRET CANYON (BAY OF BISCAY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Foraminiferal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gsjfr.38.1.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913508v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant origin of circulation changes in the Indian Ocean during the last deglaciation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variations of the ACC-CDW during MIS3 traced by magnetic grain deposition in midlatitude South Indian Ocean cores: Connections with the northern hemisphere and with central Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.031⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GC001532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913505v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in deep water hydrology during the Last Deglaciation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Magnetic proxy for the deep (Pacific) western boundary current variability across the mid-Pleistocene climate transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Venuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Florindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Hall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.05.010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 259 (1-2), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913485v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-latitude Southern Indian Ocean response to Northern Hemisphere Heinrich events</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Distant origin of circulation changes in the Indian Ocean during the last deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Turon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 240 (3-4), pp.724-731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.032⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 243 (1-2), pp.244-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427303v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic field intensity, North Atlantic Deep Water circulation and atmospheric Δ14C during the last 50 kyr</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Changes in deep water hydrology during the Last Deglaciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00618-0⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (10-11), pp.919-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913484v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomagnetic-assisted stratigraphy and sea surface temperature changes in core MD94-103 (Southern Indian Ocean): possible implications for North-South climatic relationships around H4</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId469" w:history="1">
+                <w:t xml:space="preserve">Mid-latitude Southern Indian Ocean response to Northern Hemisphere Heinrich events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ullah Ezat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Duprat</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Turon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 201 (1), pp.159-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00662-3⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 240 (3-4), pp.724-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460386v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-level and deep water temperature changes derived from benthic foraminifera isotopic records</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Geomagnetic field intensity, North Atlantic Deep Water circulation and atmospheric Δ14C during the last 50 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerry F. Mcmanus</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund R Muscheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0277-3791(01)00101-9⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 200 (1-2), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00618-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913483v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-penetration heat flow probes raise questions about interpretations from shorter probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Beuzart</w:t>
+                <w:t xml:space="preserve">Geomagnetic-assisted stratigraphy and sea surface temperature changes in core MD94-103 (Southern Indian Ocean): possible implications for North-South climatic relationships around H4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ullah Ezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/01EO00186⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 201 (1), pp.159-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00662-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The timing of the last deglaciation in North Atlantic climate records</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Sea-level and deep water temperature changes derived from benthic foraminifera isotopic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Paillard</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry F. Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/35089060⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-3), pp.295-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-3791(01)00101-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913470v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean Sea Surface Radiocarbon Reservoir Age Changes Since the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Siani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Sulpizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sbrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 294 (5548), pp.1917-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1063649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last millennium atmospheric CO2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep-penetration heat flow probes raise questions about interpretations from shorter probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Géli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aslanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Balut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beuzart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 82 (29), pp.317-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/01EO00186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328898v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 1000-year high precision record of δ 13 C in atmospheric CO 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Enting</w:t>
+                <w:t xml:space="preserve">The timing of the last deglaciation in North Atlantic climate records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Waelbroeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/tellusb.v51i2.16269⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 412 (6848), pp.724-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/35089060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913469v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for changes in the North Atlantic Deep Water linked to meltwater surges during the Heinrich events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Cortijo</w:t>
+                <w:t xml:space="preserve">A 1000-year high precision record of δ 13 C in atmospheric CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Francey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Etheridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">C. Trudinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Duplessy</w:t>
+                <w:t xml:space="preserve">I. Enting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 146 (1-2), pp.13-27. </w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 51 (2), pp.170-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(96)00192-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3402/tellusb.v51i2.16269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02913450v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrographic changes of the Southern Ocean (southeast Indian Sector) Over the last 230 kyr</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Last millennium atmospheric CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Change Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913419v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could deep subantarctic convection feed the world deep basins during the Last Glacial Maximum?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+                <w:t xml:space="preserve">Evidence for changes in the North Atlantic Deep Water linked to meltwater surges during the Heinrich events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cortijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Gorfti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monique Labracherie</w:t>
+                <w:t xml:space="preserve">J.C. Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/95PA00978⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 146 (1-2), pp.13-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(96)00192-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913417v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hydrographic changes of the Southern Ocean (southeast Indian Sector) Over the last 230 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Labracherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gorfti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Vautravers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11 (1), pp.57-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95PA02255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Could deep subantarctic convection feed the world deep basins during the Last Glacial Maximum?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Gorfti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Labracherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 10 (5), pp.927-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95PA00978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changes in the vertical structure of the North Atlantic Ocean between glacial and modern times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Juillet-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 11 (4), pp.401-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0277-3791(92)90022-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13665,1209 +13953,1209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1542</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">Site U1543</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.106.2021⟩</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.107.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534307v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1544</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">Site U1542</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.108.2021⟩</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.106.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534318v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1541</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Site U1539</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.105.2021⟩</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.103.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534297v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 383 summary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Site U1544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.101.2021⟩</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.108.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534132v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1539</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Site U1541</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.103.2021⟩</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.105.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534261v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedition 383 methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Expedition 383 summary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.102.2021⟩</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.101.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534237v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1540</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId527" w:history="1">
+                <w:t xml:space="preserve">Expedition 383 methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.104.2021⟩</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.102.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534280v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site U1543</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
+                <w:t xml:space="preserve">Site U1540</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. A Alvarez Zarikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W. W Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume 383: Dynamics of the Pacific Antarctic Circumpolar Current (DYNAPACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 383, International Ocean Discovery Program, 2021, Proceedings of the International Ocean Discovery Program, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.107.2021⟩</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14379/iodp.proc.383.104.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534314v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carbone-14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Paterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoclimatologie - Trouver, dater et interpréter les indices - Tome I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences; CNRS Editions, pp.45-81, 2013, Savoirs actuels, 978-2-7598-0740-6, 978-2-271-07598-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14877,156 +15165,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Orbital Dating in Deep Ice Core Provides Accurate Marine-Ice Sequences over Old Terminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Klüssendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellyn Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Guilluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15036,383 +15324,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen and Carbon Isotope Variations in Modern Southeast Pacific Benthic Foraminifera: Palaeoceanographic Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Garrido</w:t>
+                <w:t xml:space="preserve">Carbonate counter pump strength and its impact on atmospheric pCO2 over the past 800 ka: evidence from Southern Ocean micropaleontological and geochemical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duchamp-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sépulcre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Thuruttath Unnikrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059765v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate counter pump strength and its impact on atmospheric pCO2 over the past 800 ka: evidence from Southern Ocean micropaleontological and geochemical data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Thuruttath Unnikrishnan</w:t>
+                <w:t xml:space="preserve">Oxygen and Carbon Isotope Variations in Modern Southeast Pacific Benthic Foraminifera: Palaeoceanographic Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharma Andrea Reyes-Macaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babette Hoogakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Martínez-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Martínez Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236257v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poleward shift in the Southern Hemisphere westerly winds synchronous with the deglacial rise in CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Wills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Menviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15422,118 +15710,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCLIMATE-MD203 cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Waelbroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] IPEV. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId563"/>
+      <w:footerReference w:type="default" r:id="rId568"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15680,51 +15968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp&#8208;alphonse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025pa005397" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchamp-Alphonse, St&#233;phanie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pulcre, Sophie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Margaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Elisabeth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986789" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Andrea Reyes-Macaya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Hoogakker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Mart&#237;nez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Garrido" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.173712573.34235591/v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Das" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahanta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Winckler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge W Arz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R Farmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07143-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan E Ai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auderset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Moretti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S Studer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01216-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Saavedra-Pellitero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102409" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Louren&#231;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnheid Skogseth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Goszczko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc020878" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Middleton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hanley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Knudson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-125-2024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132310v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mareike Th&#246;le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dirk Nooteboom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suning Hou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rujian Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senyan Nie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-42-35-2023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Jnglin Wills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spence" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004666" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057760v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc018648" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muglia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mulitza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Repschl&#228;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmittner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Lembke-Jene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02024-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Civel-Mazens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103526" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106711" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03206454v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101179" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101877" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053376v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Ai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Studer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sigman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2115" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M. Th&#246;le" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Studer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P. Hasenfratz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20034-1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520960v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichevin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geibert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15101-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.01.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Th&#246;le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eri Amsler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gilgannon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115716" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Lebreiro" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ondina Figueiredo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.88" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6V7MPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.016" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Szidat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Salazar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0191-8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513579v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.010" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fentimen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Houedec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.09.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Spielhagen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hagemann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.08.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bostock" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Curry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L. Filipsson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003072" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689567v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Ruiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.08.037" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2RK03FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587452v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naughton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodrigues" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salgueiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.073" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0XQ4F3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388742v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V&#225;zquez Riveiros" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mackensen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006234" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915965v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003029" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915959v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lynch-Stieglitz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamitsu Ito" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002915" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453043v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wary" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1507-2015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165120v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Verbruggen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Bj&#246;rck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.05.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915951v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillevic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stowasser" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2115-2014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1939-2014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.042" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80XFSNQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388894v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Garcia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.13.0015.1112" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873400v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coadic" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004296" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00798011v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2601" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43GWHTQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180961v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Capron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-483-2012" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913959v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zumaque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuzaki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1997-2012" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-8-149-2012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913923v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683865v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.017" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913796v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003033" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lourantou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#353;t V. Lavri&#269;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003545" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913812v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N0M0Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681734v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.045" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDWX6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00818324v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Fallon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1183627" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913790v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duplessy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorissen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1349-2010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913806v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Smart" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.011" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPD2BCZQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156520v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Dewilde" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001603" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913780v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.09.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM6JNBJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913778v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0210" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105673v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schouten" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.10.005" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9GZD46N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006872v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sierro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cacho" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Grimalt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-4-1-2009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891933v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouttes" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-695-2009" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913511v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.38.1.39" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913507v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001532" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913508v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Venuti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Florindo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hall" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.032" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5WBQCQH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913505v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.031" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX6B4JP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.010" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427303v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.032" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913484v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund R Muscheler" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00618-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX83596-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460386v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00662-3" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCZ3MX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913483v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry F. Mcmanus" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(01)00101-9" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76X08NGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913482v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beuzart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/01EO00186" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913470v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35089060" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328898v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913469v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Francey" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allison" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etheridge" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trudinger" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enting" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v51i2.16269" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913450v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00192-6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS28FSSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913419v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Labracherie" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gorfti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Pichon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Vautravers" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95PA02255" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913417v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95PA00978" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913416v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moyes" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0277-3791(92)90022-Z" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWJF7P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534307v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Winckler" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. W Arz" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basak" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.106.2021" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534318v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.108.2021" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534297v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.105.2021" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534132v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.101.2021" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534261v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.103.2021" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534237v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.102.2021" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534280v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.104.2021" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534314v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.107.2021" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897877v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490121v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kl&#252;ssendorf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Auriol" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Guilluy" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11255" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059765v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236257v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pige" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Thuruttath Unnikrishnan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861919v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wills" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407380v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574099v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang, Yu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchamp-Alphonse, St&#233;phanie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pulcre, Sophie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon, Margaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel, Elisabeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607706v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp&#8208;alphonse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S&#233;pulcre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025pa005397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/pangaea.986773" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Andrea Reyes-Macaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Hoogakker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Mart&#237;nez-M&#233;ndez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Mart&#237;nez Fontaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Garrido" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.173712573.34235591/v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohui Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109391" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Teca Oliva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Lange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112515" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Das" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahanta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahoo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112252" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan E Ai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auderset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Schmitt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Moretti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S Studer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01216-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Saavedra-Pellitero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gottschalk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2024.102409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Winckler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge W Arz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse R Farmer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07143-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108980" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Louren&#231;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnheid Skogseth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Goszczko" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc020878" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L. Middleton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hanley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Knudson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-125-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Mareike Th&#246;le" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dirk Nooteboom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suning Hou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rujian Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senyan Nie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-42-35-2023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Robert Gray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Jnglin Wills" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Spence" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004666" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041172v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Muglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mulitza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Repschl&#228;ger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schmittner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Lembke-Jene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02024-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jc018648" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duchamp-Alphonse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Landais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulay Isguder" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107556" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.10.030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03206454v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bieber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101179" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Villarosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106928" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238392v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Civel-Mazens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Crosta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cortese" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103526" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Zouari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Boussetta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101997" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017175v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuyuan Ai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Studer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sigman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fripiat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd2115" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena M. Th&#246;le" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja S. Studer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam P. Hasenfratz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20034-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Deckker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101877" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haddam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Siani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Licari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dewilde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003743" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geibert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15101-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1933-2020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.01.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol&#8208;holz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharma Reyes&#8208;macaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003613" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemieux-Dudon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Govin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.05.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323044v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Th&#246;le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eri Amsler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gilgannon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115716" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525025v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Nave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Lebreiro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ondina Figueiredo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.88" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158714v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Douarin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105969" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Abdeldjalyl Haddam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDMG672N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915987v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0191-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091055v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schiebel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandi Smart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jentzen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Jonkers" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2018.10.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6V7MPJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dewilde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.07.016" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806759v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Szidat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mazaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Salazar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2018.3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819587v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04625-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584249v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F. Spielhagen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hagemann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2017.08.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872442v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fentimen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Houedec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.09.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6X16BXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513579v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916860v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bostock" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Curry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena L. Filipsson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003072" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689567v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Ruiz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;zos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2017.08.037" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2RK03FJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01382544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Bolliet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-12-1693-2016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587452v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naughton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez Go&#241;i" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rodrigues" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Salgueiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.073" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0XQ4F3K-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V&#225;zquez Riveiros" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mackensen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006234" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Haddam" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bostock" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002946" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915965v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke C. Skinner" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA003029" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915959v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lynch-Stieglitz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamitsu Ito" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002915" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165120v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Der Putten" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Verbruggen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Bj&#246;rck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.05.010" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-1507-2015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179820v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montade" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36745.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillevic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stowasser" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-2115-2014" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915948v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1939-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00798011v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Caulle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2601" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L43GWHTQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495322v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo de Pol-Holz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas DeVries" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3758" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744557v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kissel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haberle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2012.11.001" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMNSTPT0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913961v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Laj" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.042" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80XFSNQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388894v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Garcia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/16890027AP.13.0015.1112" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873400v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coadic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervyn Greaves" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dissard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004296" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180961v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Capron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-483-2012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zumaque" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eynaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaragosi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marret" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matsuzaki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-1997-2012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753315v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/CP-8-149-2012" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913923v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002007" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683865v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.017" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913806v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Smart" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.08.011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPD2BCZQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509813v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.07.011" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TRCLF19-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913796v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003033" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562248v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lourantou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#353;t V. Lavri&#269;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barnola" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003545" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913812v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.003" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2N0M0Q3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681734v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.11.045" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GTDWX6L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00818324v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart J. Fallon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1183627" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913790v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duplessy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorissen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-1349-2010" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105673v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schouten" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2008.10.005" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9GZD46N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006872v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flores" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sierro" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cacho" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-O. Grimalt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ee-4-1-2009" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891933v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouttes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Dutay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-695-2009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913780v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Spero" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2008.09.004" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM6JNBJ9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156520v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L Dewilde" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001603" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913778v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.1.0210" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913511v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontanier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cortijo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.38.1.39" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913507v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sicre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001532" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913508v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Venuti" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Florindo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hall" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.032" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5WBQCQH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913505v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.12.031" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX6B4JP9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.010" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427303v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.09.032" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913484v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund R Muscheler" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00618-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWX83596-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460386v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00662-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WCZ3MX2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913483v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry F. Mcmanus" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(01)00101-9" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76X08NGL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498153v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sulpizio" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbrana" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1063649" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913482v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;li" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Turon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Balut" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beuzart" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/01EO00186" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913470v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35089060" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913469v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Francey" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allison" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Etheridge" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trudinger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enting" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v51i2.16269" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328898v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913450v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(96)00192-6" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS28FSSQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913419v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Labracherie" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Gorfti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Pichon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Vautravers" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95PA02255" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913417v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95PA00978" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913416v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moyes" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0277-3791(92)90022-Z" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWJF7P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534314v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Winckler" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Alvarez Zarikian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. W Arz" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basak" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.107.2021" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534307v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.106.2021" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534261v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.103.2021" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534318v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.108.2021" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534297v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.105.2021" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534132v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.101.2021" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534237v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.102.2021" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534280v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14379/iodp.proc.383.104.2021" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897877v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490121v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kl&#252;ssendorf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Auriol" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Casado" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Guilluy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11255" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236257v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pige" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Thuruttath Unnikrishnan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059765v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861919v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wills" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407380v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>