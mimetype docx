--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -162,5183 +162,4167 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
-[...1014 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale identification of pellicle and cell-free liquid phase associated proteins in Bacillus amyloliquefaciens L-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell density and extracellular matrix composition mitigate bacterial biofilm sensitivity to UV-C LED irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 108 (1), pp.286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-024-13123-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biochemical properties on the gelation of EPS extracted from aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (5), pp.113648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Gel-Forming Polymers via Calcium Crosslinking, Applied to the Screening of Extracellular Polymeric Substances Extracted from Biological Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/gels9020157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the hydrogel-forming ability and post-gelling mechanical properties of structural extracellular polymeric substances (sEPS) from aerobic granular sludge (AGS): A comparison with model biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of alkaline solvents and heating temperatures on the solubilization and degradation of gel-forming Extracellular Polymeric Substances (EPS) extracted from aerobic granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.108500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2022.108500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04695188v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 132 (6), pp.560-568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2021.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
+                <w:t xml:space="preserve">The Response of Extracellular Polymeric Substances Production by Phototrophic Biofilms to a Sequential Disturbance Strongly Depends on Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.742027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.742027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287934v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Response of Extracellular Polymeric Substances Production by Phototrophic Biofilms to a Sequential Disturbance Strongly Depends on Environmental Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopolymers Production from Wastes and Wastewaters by Mixed Microbial Cultures: Strategies for Microbial Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.742027⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.4213-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695254v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers Production from Wastes and Wastewaters by Mixed Microbial Cultures: Strategies for Microbial Selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01252-6⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.107505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02967490v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical properties of alginate-like exopolymers of aerobic granules and flocs produced from different wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cássio Moraes Schambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane Helena Ribeiro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Böni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 312, pp.123632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular polymeric substances of biofilms: Suffering from an identity crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seviour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Simonsen Dueholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Curt Flemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lactase activity in new isolated Lactobacillus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Chaalel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Tefiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (4), p. 154-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.38150/sajeb.8(4).p154-161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of three mono-species phototrophic biofilms exposed to copper and zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shams Koteiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (34), pp.35107-35120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-06560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of extraction methods for the characterization of extracellular polymeric substances from aggregates of three biofilm-forming phototrophic microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (11), pp.887-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjm-2018-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Aspergillus niger biomass on sugarcane distillery wastewater: physiological aspects and potential for biodiesel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chuppa-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40694-018-0045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of Bacillus licheniformis biofilms: amyloid-like polymers and eDNA are involved in the adherence and aggregation of the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (5), pp.1262-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.13423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of biofilm exopolysaccharides using an in situ assay with periodic acid–Schiff reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 500, pp.12-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable polysaccharide-based biomaterial recovered from waste aerobic granular sludge as a surface coating material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double walled carbon nanotubes promote the overproduction of extracellular protein-like polymers in Nitzschia palea: An adhesive response for an adaptive issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Randrianjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 88, pp. 113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368425v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epicocconone, a sensitive and specific fluorescent dye for in situ quantification of extracellular proteins within bacterial biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Quantification of amyloid fibrils using size exclusion chromatography coupled with online fluorescence and ultraviolet detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6570-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 488, pp.19-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155832v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double walled carbon nanotubes promote the overproduction of extracellular protein-like polymers in Nitzschia palea: An adhesive response for an adaptive issue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable polysaccharide-based biomaterial recovered from waste aerobic granular sludge as a surface coating material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K G J Nierop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Adriaanse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C M van Loosdrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.053⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.24 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472904v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of amyloid fibrils using size exclusion chromatography coupled with online fluorescence and ultraviolet detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Epicocconone, a sensitive and specific fluorescent dye for in situ quantification of extracellular proteins within bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.4835-4844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6570-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04155880v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of organic matter during moderate heat treatment of sludge: kinetics of biopolymer and hydrolytic activity release and impact on sludge reduction by anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (9), pp.1828-1833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2014.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple EPS interactions involved in the cohesion and structure of aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Caudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117, pp.262-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
+                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165 (2), pp.85 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270421v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and validation of a colorimetric assay for simultaneous quantification of neutral and uronic sugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (8), pp.2901-2908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649958v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a colorimetric assay for simultaneous quantification of neutral and uronic sugars</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.123-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04155651v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of microbial multi-species biofilms from the paper industry by enzymatic treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.673122⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914408v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) from Aerobic Granular Sludges: Extraction, Fractionation, and Anionic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 166 (7), pp.1685-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-012-9569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914414v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) from Aerobic Granular Sludges: Extraction, Fractionation, and Anionic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of microbial multi-species biofilms from the paper industry by enzymatic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Caudan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-012-9569-z⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.673122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268352v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular polymeric substances diversity of biofilms grown under contrasted environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (4), pp.1529 - 1538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2010.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5348,2010 +4332,3026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Reyes-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening de communautés bactériennes issues de granules aérobies épuratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECONOMIE CIRCULAIRE APPLIQUEE AUX EAUX USEES : PRODUIRE DES ALGINATES A PARTIR DE BOUES GRANULAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néréa Chiramberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery - IWA Conference WWRR Poznan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery (WWRR) 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-gelling mechanical behaviour of structural extracellular polymeric substances (EPS) from aerobic granules (AGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IWA resource recovery conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the EPS production in non-nitrifying reactor: study of the whole production chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular biofilm for the production of exopolymer substances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Pagliaccia</w:t>
+                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilm Reactor conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Dec 2021, Notre Dame, United States</w:t>
+              <w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738727v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
+                <w:t xml:space="preserve">Granular biofilm for the production of exopolymer substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chiramberro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">IWA Biofilm Reactor conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Dec 2021, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812200v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on a methodology to characterize the gel-forming ability of structural extracellular polymeric substances (EPS) from aerobic granular sludge (AGS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Extraction conditions govern the quantity and properties of gel-forming EPS recovered from aerobic granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754428v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction conditions govern the quantity and properties of gel-forming EPS recovered from aerobic granules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Insights on a methodology to characterize the gel-forming ability of structural extracellular polymeric substances (EPS) from aerobic granular sludge (AGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pagliaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754422v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+                <w:t xml:space="preserve">Maritxu Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794950v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
+                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Schambeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Böni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965809v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Impact On Bacterial Biofilms Response and Resistance To Cold Plasma Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de biofilms bactériens modèles à un jet de plasma froid à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Gardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of biochemical properties on the gelation of EPS extracted from aerobic granules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A screening method for detecting gel-forming EPS extracted from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fonseca Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Symposium on Biopolymers (ESBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation protéomique de la pellicule et de la phase liquide acellulaire de Bacillus amyloliquefaciens L-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Yassine Nait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms 2024, 10e colloque du Réseau National Biofilm (RNB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the keratinolytic activity of the Bacillus species N3 strain on poultry feathers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Allayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the impact of cell lysis on polymeric substances recovered from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965752v1</w:t>
+                <w:t xml:space="preserve">M Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESBP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction efficace des biofilms par combinaison d'un traitement chimique et hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adebiotech/ Réseau National Biofilms ; Gestion des biofilms, enjeux industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Romainville, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7369,51 +7369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyarthrite rhumatoïde et les auto-anticorps anti-protéines citrullinées. Le système ubiquitine-protéasome et ses implications dans le cancer .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Sabatier - Toulouse III, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF1E9E2A"/>
+    <w:nsid w:val="34962905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7752,51 +7752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7862-3193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033800111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boscus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seviour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Simonsen Dueholm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Curt Flemming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Boukezzoula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Chaalel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Tefiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38150/sajeb.8(4).p154-161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2018-0182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoarau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Watson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-018-0045-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13423" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XJQTHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G J Nierop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adriaanse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van Loosdrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2015.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6570-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RN97M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dossat-Letisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.083" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155651v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KS69H2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1B0BQ1M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7862-3193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033800111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boscus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Amalric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seviour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Simonsen Dueholm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Curt Flemming" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Boukezzoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Chaalel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Tefiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38150/sajeb.8(4).p154-161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2018-0182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoarau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Watson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-018-0045-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.01.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XJQTHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RN97M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G J Nierop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adriaanse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van Loosdrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2015.06.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6570-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dossat-Letisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KS69H2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1B0BQ1M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>