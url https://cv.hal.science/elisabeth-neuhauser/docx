--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -162,4167 +162,5183 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A screening method for detecting gel-forming EPS extracted from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fonseca Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Symposium on Biopolymers (ESBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of biochemical properties on the gelation of EPS extracted from aerobic granules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation protéomique de la pellicule et de la phase liquide acellulaire de Bacillus amyloliquefaciens L-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Yassine Nait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms 2024, 10e colloque du Réseau National Biofilm (RNB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the keratinolytic activity of the Bacillus species N3 strain on poultry feathers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Allayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the impact of cell lysis on polymeric substances recovered from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESBP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction efficace des biofilms par combinaison d'un traitement chimique et hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adebiotech/ Réseau National Biofilms ; Gestion des biofilms, enjeux industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Romainville, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale identification of pellicle and cell-free liquid phase associated proteins in Bacillus amyloliquefaciens L-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell density and extracellular matrix composition mitigate bacterial biofilm sensitivity to UV-C LED irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 108 (1), pp.286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-024-13123-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biochemical properties on the gelation of EPS extracted from aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (5), pp.113648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Gel-Forming Polymers via Calcium Crosslinking, Applied to the Screening of Extracellular Polymeric Substances Extracted from Biological Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/gels9020157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the hydrogel-forming ability and post-gelling mechanical properties of structural extracellular polymeric substances (sEPS) from aerobic granular sludge (AGS): A comparison with model biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of alkaline solvents and heating temperatures on the solubilization and degradation of gel-forming Extracellular Polymeric Substances (EPS) extracted from aerobic granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.108500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2022.108500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.107505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03287934v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2021.07.010⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695182v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Response of Extracellular Polymeric Substances Production by Phototrophic Biofilms to a Sequential Disturbance Strongly Depends on Environmental Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.742027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (6), pp.560-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2021.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695254v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers Production from Wastes and Wastewaters by Mixed Microbial Cultures: Strategies for Microbial Selection</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Response of Extracellular Polymeric Substances Production by Phototrophic Biofilms to a Sequential Disturbance Strongly Depends on Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01252-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.742027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.742027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967490v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biopolymers Production from Wastes and Wastewaters by Mixed Microbial Cultures: Strategies for Microbial Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.4213-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04695188v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical properties of alginate-like exopolymers of aerobic granules and flocs produced from different wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cássio Moraes Schambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane Helena Ribeiro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Böni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 312, pp.123632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular polymeric substances of biofilms: Suffering from an identity crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Seviour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Simonsen Dueholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Curt Flemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lactase activity in new isolated Lactobacillus strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Chaalel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Tefiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Asian Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (4), p. 154-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.38150/sajeb.8(4).p154-161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of three mono-species phototrophic biofilms exposed to copper and zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shams Koteiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (34), pp.35107-35120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-06560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of extraction methods for the characterization of extracellular polymeric substances from aggregates of three biofilm-forming phototrophic microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (11), pp.887-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjm-2018-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Aspergillus niger biomass on sugarcane distillery wastewater: physiological aspects and potential for biodiesel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chuppa-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40694-018-0045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of Bacillus licheniformis biofilms: amyloid-like polymers and eDNA are involved in the adherence and aggregation of the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (5), pp.1262-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.13423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of biofilm exopolysaccharides using an in situ assay with periodic acid–Schiff reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 500, pp.12-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double walled carbon nanotubes promote the overproduction of extracellular protein-like polymers in Nitzschia palea: An adhesive response for an adaptive issue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable polysaccharide-based biomaterial recovered from waste aerobic granular sludge as a surface coating material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K G J Nierop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Adriaanse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C M van Loosdrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.053⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.24 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472904v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of amyloid fibrils using size exclusion chromatography coupled with online fluorescence and ultraviolet detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Epicocconone, a sensitive and specific fluorescent dye for in situ quantification of extracellular proteins within bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.4835-4844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6570-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04155880v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable polysaccharide-based biomaterial recovered from waste aerobic granular sludge as a surface coating material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double walled carbon nanotubes promote the overproduction of extracellular protein-like polymers in Nitzschia palea: An adhesive response for an adaptive issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Randrianjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 88, pp. 113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368425v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epicocconone, a sensitive and specific fluorescent dye for in situ quantification of extracellular proteins within bacterial biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Quantification of amyloid fibrils using size exclusion chromatography coupled with online fluorescence and ultraviolet detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6570-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 488, pp.19-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155832v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of organic matter during moderate heat treatment of sludge: kinetics of biopolymer and hydrolytic activity release and impact on sludge reduction by anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (9), pp.1828-1833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2014.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple EPS interactions involved in the cohesion and structure of aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Caudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117, pp.262-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 165 (2), pp.85 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a colorimetric assay for simultaneous quantification of neutral and uronic sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (8), pp.2901-2908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2013.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Removal of microbial multi-species biofilms from the paper industry by enzymatic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Pechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.673122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914414v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) from Aerobic Granular Sludges: Extraction, Fractionation, and Anionic Properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-012-9569-z⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268352v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of microbial multi-species biofilms from the paper industry by enzymatic treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) from Aerobic Granular Sludges: Extraction, Fractionation, and Anionic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.673122⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 166 (7), pp.1685-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-012-9569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914408v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular polymeric substances diversity of biofilms grown under contrasted environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (4), pp.1529 - 1538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2010.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4332,3026 +5348,2010 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Reyes-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening de communautés bactériennes issues de granules aérobies épuratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECONOMIE CIRCULAIRE APPLIQUEE AUX EAUX USEES : PRODUIRE DES ALGINATES A PARTIR DE BOUES GRANULAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néréa Chiramberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery - IWA Conference WWRR Poznan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery (WWRR) 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-gelling mechanical behaviour of structural extracellular polymeric substances (EPS) from aerobic granules (AGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IWA resource recovery conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the EPS production in non-nitrifying reactor: study of the whole production chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular biofilm for the production of exopolymer substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chiramberro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simon</w:t>
+                <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm Reactor conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Dec 2021, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction conditions govern the quantity and properties of gel-forming EPS recovered from aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on a methodology to characterize the gel-forming ability of structural extracellular polymeric substances (EPS) from aerobic granular sludge (AGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Schambeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Böni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritxu Labadie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965809v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+                <w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794950v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Impact On Bacterial Biofilms Response and Resistance To Cold Plasma Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de biofilms bactériens modèles à un jet de plasma froid à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Gardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965752v1</w:t>
-              </w:r>
-[...1014 lines deleted...]
-                <w:t xml:space="preserve">hal-00914537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7369,51 +7369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyarthrite rhumatoïde et les auto-anticorps anti-protéines citrullinées. Le système ubiquitine-protéasome et ses implications dans le cancer .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Sabatier - Toulouse III, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34962905"/>
+    <w:nsid w:val="8222E82C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7752,51 +7752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7862-3193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033800111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boscus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Amalric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seviour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Simonsen Dueholm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Curt Flemming" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Boukezzoula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Chaalel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Tefiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38150/sajeb.8(4).p154-161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2018-0182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoarau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Watson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-018-0045-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.01.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XJQTHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RN97M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G J Nierop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adriaanse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van Loosdrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2015.06.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6570-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dossat-Letisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KS69H2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1B0BQ1M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7862-3193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033800111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boscus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seviour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Simonsen Dueholm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Curt Flemming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Boukezzoula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Chaalel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Tefiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38150/sajeb.8(4).p154-161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2018-0182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoarau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Watson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-018-0045-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13423" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XJQTHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G J Nierop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adriaanse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van Loosdrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2015.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6570-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RN97M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dossat-Letisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.083" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KS69H2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1B0BQ1M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>