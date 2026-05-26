--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -162,5183 +162,4167 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
-[...1014 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale identification of pellicle and cell-free liquid phase associated proteins in Bacillus amyloliquefaciens L-17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell density and extracellular matrix composition mitigate bacterial biofilm sensitivity to UV-C LED irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 108 (1), pp.286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-024-13123-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biochemical properties on the gelation of EPS extracted from aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (5), pp.113648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Gel-Forming Polymers via Calcium Crosslinking, Applied to the Screening of Extracellular Polymeric Substances Extracted from Biological Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (2), pp.157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/gels9020157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the hydrogel-forming ability and post-gelling mechanical properties of structural extracellular polymeric substances (sEPS) from aerobic granular sludge (AGS): A comparison with model biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2022.103076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of alkaline solvents and heating temperatures on the solubilization and degradation of gel-forming Extracellular Polymeric Substances (EPS) extracted from aerobic granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.108500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2022.108500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritxu Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04695188v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marchal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (6), pp.560-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2021.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287934v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and physico-chemical properties of Bacillus amyloliquefaciens L-17 pellicle formed at the air–liquid interface</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Response of Extracellular Polymeric Substances Production by Phototrophic Biofilms to a Sequential Disturbance Strongly Depends on Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Ferriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiosc.2021.07.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.742027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.742027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695182v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Response of Extracellular Polymeric Substances Production by Phototrophic Biofilms to a Sequential Disturbance Strongly Depends on Environmental Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopolymers Production from Wastes and Wastewaters by Mixed Microbial Cultures: Strategies for Microbial Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.742027⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.4213-4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-01252-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695254v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopolymers Production from Wastes and Wastewaters by Mixed Microbial Cultures: Strategies for Microbial Selection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genome sequence data of Bacillus amyloliquefaciens L-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-01252-6⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.107505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02967490v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical properties of alginate-like exopolymers of aerobic granules and flocs produced from different wastewaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cássio Moraes Schambeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejane Helena Ribeiro da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Böni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 312, pp.123632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2020.123632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular polymeric substances of biofilms: Suffering from an identity crisis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+                <w:t xml:space="preserve">Evaluation of lactase activity in new isolated Lactobacillus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Chaalel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Tefiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.020⟩</w:t>
+              <w:t xml:space="preserve">South Asian Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (4), p. 154-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.38150/sajeb.8(4).p154-161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904359v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of lactase activity in new isolated Lactobacillus strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Extracellular polymeric substances of biofilms: Suffering from an identity crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seviour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Simonsen Dueholm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Curt Flemming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asian Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.38150/sajeb.8(4).p154-161⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736708v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of three mono-species phototrophic biofilms exposed to copper and zinc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shams Koteiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (34), pp.35107-35120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-019-06560-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of extraction methods for the characterization of extracellular polymeric substances from aggregates of three biofilm-forming phototrophic microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (11), pp.887-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjm-2018-0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Aspergillus niger biomass on sugarcane distillery wastewater: physiological aspects and potential for biodiesel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Chuppa-Tostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Adelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Shum Cheong Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40694-018-0045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of Bacillus licheniformis biofilms: amyloid-like polymers and eDNA are involved in the adherence and aggregation of the extracellular matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (5), pp.1262-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.13423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of biofilm exopolysaccharides using an in situ assay with periodic acid–Schiff reagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 500, pp.12-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable polysaccharide-based biomaterial recovered from waste aerobic granular sludge as a surface coating material</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double walled carbon nanotubes promote the overproduction of extracellular protein-like polymers in Nitzschia palea: An adhesive response for an adaptive issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Verneuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Randrianjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 88, pp. 113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368425v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epicocconone, a sensitive and specific fluorescent dye for in situ quantification of extracellular proteins within bacterial biofilms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Quantification of amyloid fibrils using size exclusion chromatography coupled with online fluorescence and ultraviolet detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6570-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 488, pp.19-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155832v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double walled carbon nanotubes promote the overproduction of extracellular protein-like polymers in Nitzschia palea: An adhesive response for an adaptive issue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable polysaccharide-based biomaterial recovered from waste aerobic granular sludge as a surface coating material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y M Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K G J Nierop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Adriaanse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C M van Loosdrecht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.02.053⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.24 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472904v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of amyloid fibrils using size exclusion chromatography coupled with online fluorescence and ultraviolet detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Epicocconone, a sensitive and specific fluorescent dye for in situ quantification of extracellular proteins within bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2015.07.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (11), pp.4835-4844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6570-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04155880v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of organic matter during moderate heat treatment of sludge: kinetics of biopolymer and hydrolytic activity release and impact on sludge reduction by anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (9), pp.1828-1833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2014.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple EPS interactions involved in the cohesion and structure of aerobic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Caudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117, pp.262-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and hydrophobic properties of Extracellular Polymeric Substances in biofilms in relation towards cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 165 (2), pp.85 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2013.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a colorimetric assay for simultaneous quantification of neutral and uronic sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (8), pp.2901-2908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2013.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of microbial multi-species biofilms from the paper industry by enzymatic treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.673122⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914408v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydrodynamic and enzymatic treatments to improve multi-species thick biofilm removal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) from Aerobic Granular Sludges: Extraction, Fractionation, and Anionic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Caudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2012.06.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 166 (7), pp.1685-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12010-012-9569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914414v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) from Aerobic Granular Sludges: Extraction, Fractionation, and Anionic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of microbial multi-species biofilms from the paper industry by enzymatic treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Caudan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12010-012-9569-z⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.673122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268352v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular polymeric substances diversity of biofilms grown under contrasted environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Ras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (4), pp.1529 - 1538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2010.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5348,2010 +4332,3026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ja Reyes-Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening de communautés bactériennes issues de granules aérobies épuratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dossat-Letisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECONOMIE CIRCULAIRE APPLIQUEE AUX EAUX USEES : PRODUIRE DES ALGINATES A PARTIR DE BOUES GRANULAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néréa Chiramberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès international du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery - IWA Conference WWRR Poznan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting physico-chemical characteristics with gelling properties of alginate like exopolymers recovered from wastewater granular sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wastewater, Water and Resource Recovery (WWRR) 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-gelling mechanical behaviour of structural extracellular polymeric substances (EPS) from aerobic granules (AGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IWA resource recovery conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the EPS production in non-nitrifying reactor: study of the whole production chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bounouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Moya-Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular biofilm for the production of exopolymer substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Chiramberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilm Reactor conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Dec 2021, Notre Dame, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction conditions govern the quantity and properties of gel-forming EPS recovered from aerobic granules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Insights on a methodology to characterize the gel-forming ability of structural extracellular polymeric substances (EPS) from aerobic granular sludge (AGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pagliaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754422v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on a methodology to characterize the gel-forming ability of structural extracellular polymeric substances (EPS) from aerobic granular sludge (AGS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Extraction conditions govern the quantity and properties of gel-forming EPS recovered from aerobic granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pagliaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bessiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754428v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+                <w:t xml:space="preserve">Maritxu Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794950v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
+                <w:t xml:space="preserve">Influence of wastewater composition and bioaggregates types on the properties of alginate-like exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C M Schambeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Böni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd IWA Resource Recovery Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Sep 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965809v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix Impact On Bacterial Biofilms Response and Resistance To Cold Plasma Treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fontagné-Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de biofilms bactériens modèles à un jet de plasma froid à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritxu Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Wattieaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Gardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of biochemical properties on the gelation of EPS extracted from aerobic granules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A screening method for detecting gel-forming EPS extracted from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Fonseca Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Symposium on Biopolymers (ESBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation protéomique de la pellicule et de la phase liquide acellulaire de Bacillus amyloliquefaciens L-17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadit Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Yassine Nait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofilms 2024, 10e colloque du Réseau National Biofilm (RNB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resource Recovery from aerobic granular sludges : Gel-forming biopolymers extraction, fractionation and gelling capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 th IWA International Conference on Eco-technologies for wastewater treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gérone, Spain. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of granular biofilms for the recovery of gel forming extracellular polymeric substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdo Bou-Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the keratinolytic activity of the Bacillus species N3 strain on poultry feathers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Allayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zaidi-Ait Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the impact of cell lysis on polymeric substances recovered from biological aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965752v1</w:t>
+                <w:t xml:space="preserve">M Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESBP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Straubing, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduction efficace des biofilms par combinaison d'un traitement chimique et hydrodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Emmanuelle Marcato-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Pechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Adebiotech/ Réseau National Biofilms ; Gestion des biofilms, enjeux industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Romainville, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7369,51 +7369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyarthrite rhumatoïde et les auto-anticorps anti-protéines citrullinées. Le système ubiquitine-protéasome et ses implications dans le cancer .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paul Sabatier - Toulouse III, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8222E82C"/>
+    <w:nsid w:val="19C546B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7752,51 +7752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7862-3193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033800111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boscus" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Amalric" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seviour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Simonsen Dueholm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Curt Flemming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Boukezzoula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Chaalel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Tefiani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38150/sajeb.8(4).p154-161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2018-0182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865696v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoarau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Watson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-018-0045-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13423" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.01.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XJQTHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Lin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G J Nierop" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adriaanse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van Loosdrecht" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2015.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6570-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RN97M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268874v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dossat-Letisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.083" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155651v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KS69H2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1B0BQ1M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7862-3193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033800111" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Ouidir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Marcato-Romain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100387" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695229v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou-Sarkis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessiere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020157" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Pagliaccia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Durieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdo Bou Sarkis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2022.103076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2022.108500" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zaidi-Ait Salem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiosc.2021.07.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Loustau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boscus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Amalric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.742027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01252-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107505" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02899565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Moraes Schambeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Helena Ribeiro da Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas B&#246;ni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.123632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736708v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Boukezzoula" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Chaalel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Tefiani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38150/sajeb.8(4).p154-161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904359v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seviour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Simonsen Dueholm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Curt Flemming" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04158925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shams Koteiche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06560-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155962v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rols" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2018-0182" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01865696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Chuppa-Tostain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hoarau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Watson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Adelard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Shum Cheong Sing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-018-0045-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouquette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13423" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155210v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2016.01.008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9XJQTHJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verneuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.02.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.07.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36RN97M3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y M Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K G J Nierop" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Adriaanse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C M van Loosdrecht" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2015.06.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155832v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6570-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dossat-Letisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Hamelin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2013.03.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37FT8P65-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04155651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rondel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.03.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KS69H2R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2012.06.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MB9VQ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dossat-Letisse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.673122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.11.021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1B0BQ1M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326705v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foulon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;r&#233;a Chiramberro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou-Sarkis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pagliaccia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bou Sarkis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bessiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pagliaccia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durieux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bounouba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754414v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moya-Leclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Durieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chiramberro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Schambeck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#246;ni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fonseca Nascimento" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Pechaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Etienne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Yassine Nait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738293v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Allayaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931584v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bourque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Xin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>