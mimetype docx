--- v0 (2026-03-30)
+++ v1 (2026-05-18)
@@ -66,562 +66,683 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
+                <w:t xml:space="preserve">Avant-propos&amp;quot;, Le corps dans l'enseignement supérieur/tertiaire en présentiel et à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078924v1</w:t>
+                <w:t xml:space="preserve">hal-05600852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du contexte socioéconomique local dans l’abandon des bachelier·ère·s professionnel·le·s en brevet de technicien supérieur en Guadeloupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1078161ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.13203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03078925v1</w:t>
+                <w:t xml:space="preserve">hal-03078924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des étudiants de la formation BTS en Guadeloupe à l’épreuve des stages professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rôle du contexte socioéconomique local dans l’abandon des bachelier·ère·s professionnel·le·s en brevet de technicien supérieur en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ripes.3219⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Égalité des chances… ou des réussites et des places dans l’enseignement supérieur ?, 58 (58), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.13203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181880v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les représentations des étudiants de la formation BTS en Guadeloupe à l’épreuve des stages professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 37 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.3219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ripes.2996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03078928v1</w:t>
+                <w:t xml:space="preserve">hal-03181880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interculturalité et apprentissage à distance en formation d’enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Odacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de pédagogie de l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ripes.2996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre en situation de pandémie : caractéristiques et effets sur les enseignants et les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lollia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joseph-Théodore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Faire école en contexte de pandémie, 28 (4 hors-série), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2020.702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -631,789 +752,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de compétences interculturelles dans des apprentissages en collaboration à distance : retour sur une expérience menée entre la Guadeloupe et le Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamprini Chartofylaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88e Congrès de l'Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing contextualized educational tools and resources for the study of biodiversity in middle and high schools of the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delcroix Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe : quelles articulations entre contexte local et programmes nationaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les pratiques enseignantes à l’égard des contextes : Apprentissage, professionnalisation, adaptation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing contextualized educational tools and resources for the study of biodiversity in middle and high schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Cézilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de contextualisation en brevet de technicien supérieur en Guadeloupe, sous contraintes des prescrits nationaux et le contexte local d’insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Recherche, innovation, institution : un trinôme en perspective dans la pédagogie universitaire » des Rencontres internationales du réseau Recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des sciences économiques et gestion en BTS en Guadeloupe – entre prescrits nationaux et contexte socio-économique régional.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e colloque international en éducation, intitulé "Enjeux actuels et futurs de la formation et profession enseignante"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context related evolution of conception of students during professional traineeship in Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th GENERAL ASSEMBLY AND BIENNAL MEETING “ Biodiversity, Energy, Risks and Health from scientific knowledge to the emergence of innovative development strategies in the Caribbean” </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Caribbean Academy of Sciences, Nov 2016, Deshaies, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National diploma vs local employability : a french paradox at work in Guadeloupe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Delcroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting and Biennial Conference “Harnessing Science and Technology to create knowledge-base Economies and preserve Caribbean Ecosystems” </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Caribbean Academy of Sciences, Nov 2014, Tobago, Trinidad and Tobago</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1423,365 +1544,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment enseigner et apprendre en contexte de pandémie en Guadeloupe : regards croisés entre enseignants et élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Lollia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête préliminaire auprès du personnel d’encadrement : préoccupations et attentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Issaieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des étudiants de BTS en Guadeloupe à l’épreuve des stages professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le BTS en Guadeloupe, un diplôme professionnel sous contraintes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement des BTS en Guadeloupe : entre prescrits nationaux et contexte socio-économique local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,100 +1912,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des Sciences Economiques et Gestion en BTS, en Guadeloupe - entre prescrits nationaux et contexte socio-économique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université des Antilles, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01823339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1894,134 +2015,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie : Contextes et représentations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Anjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Forissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Odacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GEOTREF. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2031,105 +2152,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement des BTS en Guadeloupe : entre prescrits nationaux et contexte socio-économique local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Christina Odacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01023311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2276,51 +2397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lollia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joseph-Th&#233;odore" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.702" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535079v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-01823339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078944v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01023311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christina Odacre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600852v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delcroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Odacre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Issaieva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1078161ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078925v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.13203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.3219" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078928v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamprini Chartofylaka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.2996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lollia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joseph-Th&#233;odore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.702" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Anciaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531784v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forissier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delcroix Antoine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C&#233;zilly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C&#233;zilly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535042v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078939v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078941v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01535079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/tel-01823339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Anjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01023311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Christina Odacre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>