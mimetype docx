--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1367,165 +1367,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues et identités dans les établissements vikings d'Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers l'Orient et vers l'Occident : regards croisés sur les dynamiques et les transferts culturels des Vikings à la Rous ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : Presses universitaires de Caen, p. 349-362., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Vikings en Bretagne et la Chanson d’Aiquin : réalités et imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vikings dans l'empire franc. Impact, héritage, imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Orep, p. 109-118., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286216v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01018462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onze siècles d'héritage linguistique scandinave en Normandie</w:t>
               </w:r>
@@ -1725,165 +1725,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les navires des Vikings ou les &amp;quot; galères du Nord &amp;quot;. Présentation et typologie des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des galères méditerranéennes aux rivages normands. Recueil d'études en hommage à André Zysberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : Annales de Normandie, p. 181-194, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des Vikings venus des Îles Britanniques : un apport culturel original à la &amp;quot;colonisation&amp;quot; scandinave de la Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Anglais en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Louviers : Fédération des Sociétés historiques et archéologiques de Normandie, p. 105-114., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634069v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00593016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Vikings et des mots en Normandie : des « hôtes étrangers » bien intégrés</w:t>
               </w:r>
@@ -1932,174 +1932,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mots d'origine scandinave employés dans &amp;quot;La Normandie des ducs aux rois (Xe-XIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De part et d'autre de la Normandie médiévale, recueil d'études en hommage à François Neveux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : Musée de Normandie / Annales de Normandie, p. 149-164., 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/annor.2009.2537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les navires de la tapisserie de Bayeux à la lumière du vocabulaire nautique normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tapisserie de Bayeux : une chronique des temps vikings ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bonsecours : Point de vues, p. 209-227, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420492v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00436647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des Vikings aux parlers d'oïl de Normandie : une langue de marins</w:t>
               </w:r>
@@ -3457,560 +3457,642 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le programme de recherche DAFNOR : &amp;quot;Dans et autour des forêts normandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les forêts normandes. D'hier à aujourd'hui, 28, pp.[ ? ]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des textes de marine en dialecte normand du XIIe siècle : une source pour l'histoire de la navigation au Moyen Âge dans le nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milli mala, Journal of Language and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, p. 253-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Scandinavian Place Names in Guernsey : Jerbourg, Albecq and Lihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Report and transactions [2010] - Société Guernesiaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. XXVI (part. V), p. 745-754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire viking, mémoire marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et images médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°19, p. 38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vikings si discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°464, p. 64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Hague, une terre viking ? Du mythe à la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie, histoire et anthropologie de la presqu'île de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, p. 63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du vocabulaire de l'équipage du Moyen-Age à la Renaissance (XIe - XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47, pp.113-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des Vikings à la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et images médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n°3, p. 38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bateaux de verre : navires, navigation et scènes maritimes dans les vitraux normands (XIII-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Callias Bey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4026,409 +4108,409 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neptunia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n°233, p.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des Vikings sur la langue d'oïl : pour une archéologie des mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Hague, terre des Vikings : entre mythe et réalité</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vikings en France : le point de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 34-43</w:t>
+              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les Vikings en France : le point de la recherche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Hague, terre des Vikings : entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 2-4</w:t>
+              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 34-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tingland : l'emplacement d'un thing en Normandie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, n° 35-36, p. 303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viking Maritime Heritage in Normandy from a British Isles Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Northern Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, vol. 35, p. 79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4438,65 +4520,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gens de mer au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4515,51 +4597,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle Espaces maritimes, sociétés littorales et interfaces portuaires de la Maison de la recherche en sciences humaines de Caen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, 279 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4569,124 +4651,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence des Vikings en Bretagne et dans les îles anglo-normandes dans le catalogue d'exposition intitulé : Nous les appelons Vikings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel-Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hauptman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nous les appelons Vikings : [exposition, Musée d'histoire de Nantes,16 juin-18 novembre 2018] / [organisée par le Musée historique de Suède, Stockolm]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4696,51 +4778,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DicoMarine - Le livret : Les dictionnaires de marine en images (XVIIe -XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4749,73 +4831,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel-Granger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrez la langue des marins grâce à DicoMarine, un corpus francophone de dictionnaires de marine du 17e-19e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel-Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4824,73 +4906,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daeffler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DicoMarine - Introduction : Les dictionnaires de marine : des outils linguistiques au service des marins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DicoMarine - Étude 2 : Étude sur le glossaire manuscrit du Traité sur la Marine (1657-1661)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4899,73 +5043,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DicoMarine - Étude 1 : Le plus ancien dictionnaire des termes de marine ? Présentation d’un dictionnaire manuscrit antérieur à l’Hydrographie du père Fournier (1643)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Daeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4974,127 +5118,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206827v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01206813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5162,51 +5244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC1FCB1F"/>
+    <w:nsid w:val="7F02B6D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5393,51 +5475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-ridel-granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel-Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lenhof" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Maziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callias Bey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2002.2440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lias Burgel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Ma&#238;trepierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008784v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hauptman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-ridel-granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel-Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lenhof" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Maziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callias Bey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2002.2440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lias Burgel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Ma&#238;trepierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Anderson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hauptman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>