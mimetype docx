--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -345,369 +345,369 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vikings dans l'empire franc. Impact, héritage, imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Orep, pp.143, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vikings dans l'empire franc. Impact, héritage, imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Editions Orep, 143 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Vikings dans l'empire franc. Impact, héritage, imaginaire</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles de vikings , Dictionnaire des mots issus de l'ancien scandinave dans les parlers de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orep, pp.143, 2014</w:t>
+              <w:t xml:space="preserve">OREP Editions, 80 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des galères méditerranéennes aux rivages normands. Recueil d'études en hommage à André Zysberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Maziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OREP Editions, 80 p., 2012</w:t>
+              <w:t xml:space="preserve">Caen : Annales de Normandie, 574 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau glossaire nautique d'Augustin Jal. Dictionnaire des termes de la marine à voile. Révision de l'édition de 1848. NOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris : Editions du CNRS, 502 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561367v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-00593088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les navires de la conquête, construction navale et navigation à l'époque de Guillaume le conquérant</w:t>
               </w:r>
@@ -1298,234 +1298,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport culturel des Vikings en Normandie à la lumière des données linguistiques : un héritage paradoxal</w:t>
+                <w:t xml:space="preserve">Langues et identités dans les établissements vikings d'Europe de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers l'Orient et vers l'Occident : regards croisés sur les dynamiques et les transferts culturels des Vikings à la Rous ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caen : Presses universitaires de Caen, p. 349-362., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vikings en Bretagne et la Chanson d’Aiquin : réalités et imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vikings dans l'empire franc. Impact, héritage, imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Orep, p. 82-94, 2014</w:t>
+              <w:t xml:space="preserve">, Editions Orep, p. 109-118., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01018462v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vikings en Bretagne et la Chanson d’Aiquin : réalités et imaginaires</w:t>
+                <w:t xml:space="preserve">L'apport culturel des Vikings en Normandie à la lumière des données linguistiques : un héritage paradoxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vikings dans l'empire franc. Impact, héritage, imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions Orep, p. 109-118., 2014</w:t>
+              <w:t xml:space="preserve">, Editions Orep, p. 82-94, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286216v1</w:t>
+                <w:t xml:space="preserve">hal-00997130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onze siècles d'héritage linguistique scandinave en Normandie</w:t>
               </w:r>
@@ -1725,165 +1725,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des Vikings venus des Îles Britanniques : un apport culturel original à la &amp;quot;colonisation&amp;quot; scandinave de la Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Anglais en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louviers : Fédération des Sociétés historiques et archéologiques de Normandie, p. 105-114., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les navires des Vikings ou les &amp;quot; galères du Nord &amp;quot;. Présentation et typologie des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des galères méditerranéennes aux rivages normands. Recueil d'études en hommage à André Zysberg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Annales de Normandie, p. 181-194, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593016v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00634069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Vikings et des mots en Normandie : des « hôtes étrangers » bien intégrés</w:t>
               </w:r>
@@ -1932,174 +1932,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les navires de la tapisserie de Bayeux à la lumière du vocabulaire nautique normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Tapisserie de Bayeux : une chronique des temps vikings ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bonsecours : Point de vues, p. 209-227, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mots d'origine scandinave employés dans &amp;quot;La Normandie des ducs aux rois (Xe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De part et d'autre de la Normandie médiévale, recueil d'études en hommage à François Neveux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : Musée de Normandie / Annales de Normandie, p. 149-164., 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/annor.2009.2537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/annor.2009.2537⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00436647v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00420492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des Vikings aux parlers d'oïl de Normandie : une langue de marins</w:t>
               </w:r>
@@ -2148,50 +2148,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Scotland to Normandy : The Celtic Sea Route of the Vikings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Beverley BALLIN SMITH, Simon TAYLOR et Gareth WILLIAMS, Leiden, Brill. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West Over Sea : Studies in Scandinavian Sea-Borne Expansion and Settlement before 1300</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Beverley BALLIN SMITH, Simon TAYLOR et Gareth WILLIAMS, Leiden, Brill, p. 81-94, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entrée [Introduction] : Les nourritures de la mer, de la criée à l'assiette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2213,130 +2286,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nourritures de la mer, de la criée à l'assiette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caen : CRHQ, p. 3-8., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203491v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00009090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture croisée : l'historien, la linguiste et l'archéologue, introduction au catalogue d'exposition</w:t>
               </w:r>
@@ -3252,165 +3252,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les premiers mots lexicaux d'origine scandinave attestés en Normandie dans les textes latins du XIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fondations scandinaves en occident et les débuts du duché de Normandie, (Actes du colloque international de Cerisy-la-Salle, 25-29 sept. 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Caen, France. p. 253-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Héritage des Vikings dans le domaine de la pêche en Normandie, du XIe siècle jusqu'à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Héritage maritime des Vikings en Europe de l'Ouest : Colloque international de la Hague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. p. 363-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008780v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bateaux de types scandinaves en Normandie (Xe-XIIIe siècle)</w:t>
               </w:r>
@@ -4207,165 +4207,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vikings en France : le point de la recherche</w:t>
+                <w:t xml:space="preserve">La Hague, terre des Vikings : entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 2-4</w:t>
+              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 34-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008782v1</w:t>
+                <w:t xml:space="preserve">hal-00008783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Hague, terre des Vikings : entre mythe et réalité</w:t>
+                <w:t xml:space="preserve">Les Vikings en France : le point de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 34-43</w:t>
+              <w:t xml:space="preserve">, 2002, n°277 (n°277), p. 2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008783v1</w:t>
+                <w:t xml:space="preserve">hal-00008782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tingland : l'emplacement d'un thing en Normandie ?</w:t>
               </w:r>
@@ -4936,239 +4936,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DicoMarine - Étude 1 : Le plus ancien dictionnaire des termes de marine ? Présentation d’un dictionnaire manuscrit antérieur à l’Hydrographie du père Fournier (1643)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DicoMarine - Étude 2 : Étude sur le glossaire manuscrit du Traité sur la Marine (1657-1661)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DicoMarine - Introduction : Les dictionnaires de marine : des outils linguistiques au service des marins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ridel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206813v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-01206827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5244,51 +5244,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F02B6D6"/>
+    <w:nsid w:val="F745C2B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5475,51 +5475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-ridel-granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel-Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lenhof" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561367v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Maziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callias Bey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286216v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593016v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634069v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2537" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420492v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2002.2440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lias Burgel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Ma&#238;trepierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008780v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008783v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Anderson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hauptman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206827v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-ridel-granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066855969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02549833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel-Granger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ridel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lenhof" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zysberg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hugon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Maziane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561367v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004153v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callias Bey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;tr&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286216v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593016v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436647v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2009.2537" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008787v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008786v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/annor.2002.2440" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lias Burgel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Marie Ma&#238;trepierre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010156v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008784v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008774v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008773v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155038v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02551788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Anderson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hauptman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060404v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206827v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>